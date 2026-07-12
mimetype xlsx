--- v0 (2026-04-12)
+++ v1 (2026-07-12)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Communicatie-Grafische ondersteuning\01_IRISCARE\009_Transparence\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Communicatie-Grafische ondersteuning\01_IRISCARE\009_Transparence\2025\DEF\Site Iriscare\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7DC4F15C-7DC6-4F9F-A8C1-EF1F4B2C770B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C9379EF-4DDA-40B6-B318-AE1143DF2F1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2181B62E-B7A5-4F42-A86E-72F0304A5E5F}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2181B62E-B7A5-4F42-A86E-72F0304A5E5F}"/>
   </bookViews>
   <sheets>
     <sheet name="Overheidsopdracht 2025" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="52">
   <si>
     <t>Soort overheidsopdracht</t>
   </si>
   <si>
     <t>Opdrachtnemers</t>
   </si>
   <si>
     <t>RSM</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>Sommige overheidsopdrachten hebben betrekking op studies die voor Iriscare worden uitgevoerd door externe partners; die laatsten worden in detail weergegeven in de tabel met deze gegevens.</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -222,111 +222,125 @@
   <si>
     <t>Art.  11. Artikel 7 van de ordonnantie van 12 januari 2006 betreffende de transparantie van de bezoldigingen en voordelen van de Brusselse openbare mandatarissen wordt vervangen door</t>
   </si>
   <si>
     <t>Artikel 7. Onverminderd de bestaande wettelijke bepalingen publiceert elk college van burgemeester en schepenen, politiecollege of beheersorgaan van de in artikel 2 bedoelde instelling een schriftelijk jaarverslag binnen 3 maanden na het einde van ieder kalenderjaar.</t>
   </si>
   <si>
     <t>  Dit verslag bevat:</t>
   </si>
   <si>
     <t>  - een inventaris van alle overheidsopdrachten die de gemeente of de in artikel 2 bedoelde openbare instelling toegewezen heeft, met vermelding, per opdracht, van de opdrachtnemer en de vastgelegde bedragen, ongeacht of de opdracht met of zonder bevoegdheidsdelegatie toegewezen is.</t>
   </si>
   <si>
     <t>OVERHEIDSOPDRACHTEN(*) DIE IRISCARE IN 2025</t>
   </si>
   <si>
     <t>Vastgelegde bedragen (in euro incl. btw) in 2025</t>
   </si>
   <si>
     <t>Overheidsopdracht voor diensten betreffende IT-consultancy in de sectoren gezondheid, bijstand aan personen en gezinsbijslag in Brussel voor rekening van Iriscare</t>
   </si>
   <si>
     <t>Cronos, Cegeka (perceel 1, 2, 3) - NRB (perceel 1) - Mc²i (perceel 2) - 5th floor (perceel 3)</t>
   </si>
   <si>
-    <t>De maximale waarde van de raamovereenkomst voor: 36.000.000 EUR</t>
-[...1 lines deleted...]
-  <si>
     <t>Data van de opdrachten in 2025</t>
   </si>
   <si>
-    <t>VZW Huis van het Nederlands</t>
-[...4 lines deleted...]
-  <si>
     <t>BDO Advisory Belgium</t>
   </si>
   <si>
     <t>64.372 EUR</t>
-  </si>
-[...4 lines deleted...]
-    <t>1.702.000 EUR</t>
   </si>
   <si>
     <t>Zampone</t>
   </si>
   <si>
     <t>78.650 EUR</t>
   </si>
   <si>
     <t>ONDERHANDELINGSPROCEDURE ZONDER VOORAFGAANDE BEKENDMAKING - RAAMOVEREENKOMST over vier jaar:
 "Overheidsopdracht voor diensten met het oog op dienstverlening op het vlak van interne audit en de opleiding van een interne-auditor” - AUDIT/2024/03/IRISCARE</t>
   </si>
   <si>
-    <t>Bedragen "vastgelegd" in 2025: 105.000 EUR</t>
-[...8 lines deleted...]
-  <si>
     <t>Toegewezen in 12/2025. Start looptijd: 15/03/2026 (2 jaar , maximaal 2 maal verlengbaar)</t>
   </si>
   <si>
     <t>Bijkomende offerte in het kader van een overheidsopdracht vóór 2025</t>
   </si>
   <si>
     <t xml:space="preserve">Revisoren 2025-2026 </t>
+  </si>
+  <si>
+    <t>N.V. Hudson Belgium</t>
+  </si>
+  <si>
+    <t>30.000 EUR</t>
+  </si>
+  <si>
+    <t>Overheidsopdracht voor diensten - Adviesopdracht met betrekking tot de organisatie van beoordelingscentra voor (midden)kaderleden</t>
+  </si>
+  <si>
+    <t>40.000 EUR</t>
+  </si>
+  <si>
+    <t>B.V. Gingko Consulting</t>
+  </si>
+  <si>
+    <t>Nederlandse Academie</t>
+  </si>
+  <si>
+    <t>85.377,60 EUR</t>
+  </si>
+  <si>
+    <t>Overheidsopdracht voor diensten met het oog op de organisatie van taalcursussen (Frans en Nederlands) voor het personeel van Iriscare</t>
+  </si>
+  <si>
+    <t>Overheidsopdracht voor dienstverlening – Adviesopdracht op het gebied van organisatieontwikkeling</t>
+  </si>
+  <si>
+    <t>De maximale waarde van de raamovereenkomst voor: 36.000.000 EUR. Er zijn opdrachten die afhankelijk zijn van de bestellingen.</t>
+  </si>
+  <si>
+    <t>Overheidsopdracht voor diensten - De organisatie van taalcursussen Nederlands voor personeels- en directieleden van rusthuizen (RH's) en rust- en verzorgingstehuizen (RVT's), dagcentra, verblijfscentra, diensten voor hulpverlening bij activiteiten in het dagelijks leven, diensten voor begeleid wonen in de sector van personen met een handicap, revalidatiecentra en diensten voor thuishulp in het Brussels Hoofdstedelijk Gewest voor rekening van Iriscare"</t>
+  </si>
+  <si>
+    <t>VZW Huis van het Nederlands</t>
+  </si>
+  <si>
+    <t>139.000 EUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -370,260 +384,289 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF99FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
@@ -899,486 +942,524 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32A4891A-2E71-4838-AC01-54BD249278B6}">
-  <dimension ref="A1:E41"/>
+  <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I5" sqref="I5"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.28515625" customWidth="1"/>
     <col min="2" max="2" width="63.7109375" customWidth="1"/>
     <col min="3" max="3" width="38.7109375" customWidth="1"/>
     <col min="4" max="4" width="43.5703125" customWidth="1"/>
     <col min="5" max="5" width="62.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="32"/>
-[...6 lines deleted...]
-      <c r="B2" s="26" t="s">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="38"/>
+    </row>
+    <row r="2" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24"/>
+      <c r="B2" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="75" x14ac:dyDescent="0.25">
-      <c r="A3" s="41">
+    <row r="3" spans="1:6" ht="75" x14ac:dyDescent="0.25">
+      <c r="A3" s="35">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" s="25">
+        <v>45642</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="35">
+        <v>2</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="25">
+        <v>45708</v>
+      </c>
+      <c r="D4" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="48" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="35">
+        <v>3</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" s="30">
+        <v>45743</v>
+      </c>
+      <c r="D5" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="32" t="s">
         <v>40</v>
       </c>
-      <c r="C3" s="28">
-[...5 lines deleted...]
-      <c r="E3" s="4" t="s">
+    </row>
+    <row r="6" spans="1:6" ht="126.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="35">
+        <v>4</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="30">
+        <v>45952</v>
+      </c>
+      <c r="D6" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="35">
+        <v>5</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="34">
+        <v>45967</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="E7" s="28" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="35">
+        <v>6</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="25">
+        <v>45980</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="28" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A9" s="35">
+        <v>7</v>
+      </c>
+      <c r="B9" s="27" t="s">
         <v>41</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="C9" s="25">
+        <v>45985</v>
+      </c>
+      <c r="D9" s="28" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="41">
+      <c r="E9" s="28" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="35">
+        <v>8</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="39"/>
+      <c r="B11" s="40"/>
+      <c r="C11" s="41"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="43"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="29" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="41">
+      <c r="B12" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A7" s="41">
+      <c r="C12" s="45"/>
+      <c r="D12" s="45"/>
+      <c r="E12" s="45"/>
+      <c r="F12" s="43"/>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A8" s="41">
+      <c r="B13" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...42 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+      <c r="F13" s="43"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="36" t="s">
+      <c r="B14" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="36"/>
-[...11 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="43"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="6"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="8"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="8"/>
-[...5 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="B16" s="7"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="8"/>
-[...5 lines deleted...]
-      <c r="A16" s="11" t="s">
+      <c r="B17" s="7"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="8"/>
-[...5 lines deleted...]
-      <c r="A17" s="12" t="s">
+      <c r="B18" s="7"/>
+      <c r="C18" s="8"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+    </row>
+    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="13" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="13"/>
-[...5 lines deleted...]
-      <c r="A19" s="14" t="s">
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="B19" s="15"/>
-[...5 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="B21" s="13"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="13"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="17"/>
-[...5 lines deleted...]
-      <c r="A21" s="18" t="s">
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="15"/>
-[...5 lines deleted...]
-      <c r="A22" s="19" t="s">
+      <c r="B23" s="13"/>
+      <c r="C23" s="14"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="13"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="19"/>
-[...5 lines deleted...]
-      <c r="A23" s="14" t="s">
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+    </row>
+    <row r="25" spans="1:5" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B23" s="15"/>
-[...5 lines deleted...]
-      <c r="A24" s="20" t="s">
+      <c r="B25" s="13"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="13"/>
+    </row>
+    <row r="26" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="20"/>
-[...5 lines deleted...]
-      <c r="A25" s="19" t="s">
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="19"/>
-[...5 lines deleted...]
-      <c r="A26" s="14" t="s">
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="16"/>
-[...5 lines deleted...]
-      <c r="A27" s="19" t="s">
+      <c r="B28" s="14"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="13"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="19"/>
-[...12 lines deleted...]
-      <c r="A29" s="13" t="s">
+      <c r="B29" s="17"/>
+      <c r="C29" s="17"/>
+      <c r="D29" s="17"/>
+      <c r="E29" s="17"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="12"/>
+      <c r="B30" s="14"/>
+      <c r="C30" s="14"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="13"/>
+    </row>
+    <row r="31" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="13"/>
-[...5 lines deleted...]
-      <c r="A30" s="14" t="s">
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="16"/>
-[...5 lines deleted...]
-      <c r="A31" s="15" t="s">
+      <c r="B32" s="14"/>
+      <c r="C32" s="14"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="13"/>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B31" s="21"/>
-[...5 lines deleted...]
-      <c r="A32" s="13" t="s">
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="19"/>
+      <c r="E33" s="20"/>
+    </row>
+    <row r="34" spans="1:5" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B32" s="13"/>
-[...20 lines deleted...]
-      <c r="E34" s="20"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="19" t="s">
+      <c r="A35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="19"/>
       <c r="C35" s="19"/>
       <c r="D35" s="19"/>
-      <c r="E35" s="19"/>
-[...2 lines deleted...]
-      <c r="A36" s="14" t="s">
+      <c r="E35" s="20"/>
+    </row>
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="18"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="17"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="17"/>
+      <c r="E37" s="17"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="21"/>
-[...5 lines deleted...]
-      <c r="A37" s="19" t="s">
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="20"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="B37" s="19"/>
-[...5 lines deleted...]
-      <c r="A38" s="14" t="s">
+      <c r="B39" s="17"/>
+      <c r="C39" s="17"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="B38" s="21"/>
-[...5 lines deleted...]
-      <c r="A39" s="23" t="s">
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="20"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="23"/>
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="B41" s="21"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+    </row>
+    <row r="42" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B40" s="24"/>
-[...5 lines deleted...]
-      <c r="A41" s="19" t="s">
+      <c r="B42" s="22"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="17" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:E1"/>
-    <mergeCell ref="B10:E10"/>
-    <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Overheidsopdracht 2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>