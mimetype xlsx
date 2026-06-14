--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Communicatie-Grafische ondersteuning\01_IRISCARE\009_Transparence\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Communicatie-Grafische ondersteuning\01_IRISCARE\009_Transparence\2025\DEF\Site Iriscare\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C95CC9F0-4DB2-4C44-BC5E-CE79E7ACE31F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A5856CC-6224-4292-ADE4-CF0B70958C6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Feuil1!$E$4</definedName>
-    <definedName name="_ftnref1" localSheetId="0">Feuil1!$E$7</definedName>
-[...2 lines deleted...]
-    <definedName name="Art.3" localSheetId="0">Feuil1!$A$17</definedName>
+    <definedName name="_ftnref1" localSheetId="0">Feuil1!$E$9</definedName>
+    <definedName name="Art.11" localSheetId="0">Feuil1!$A$38</definedName>
+    <definedName name="Art.2" localSheetId="0">Feuil1!$A$33</definedName>
+    <definedName name="Art.3" localSheetId="0">Feuil1!$A$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="52">
   <si>
     <t>Type de de marché</t>
   </si>
   <si>
     <t>*</t>
   </si>
   <si>
     <t>**</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Accord-cadre passé </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>via un système de cascade</t>
     </r>
     <r>
@@ -317,152 +317,142 @@
   <si>
     <t>16 MAI 2019 - Décret et ordonnance conjoints de la Région de Bruxelles-Capitale, la Commission communautaire commune et la Commission communautaire française relatifs à la publicité de l'administration dans les institutions bruxelloises</t>
   </si>
   <si>
     <t>14 DECEMBRE 2017 - Ordonnance conjointe à la Région de Bruxelles-Capitale et à la Commission communautaire commune sur la transparence des rémunérations et avantages des mandataires publics bruxellois</t>
   </si>
   <si>
     <t>Adjudicataires</t>
   </si>
   <si>
     <t>  6° aux autorités administratives dépendant de la Commission communautaire commune;</t>
   </si>
   <si>
     <t>MARCHES PUBLICS(*) IRISCARE CONCLUS EN 2025</t>
   </si>
   <si>
     <t>Date du marché en 2025</t>
   </si>
   <si>
     <t>Montants engagés (en EUR TVAC) en 2025</t>
   </si>
   <si>
     <t>RSM</t>
   </si>
   <si>
-    <t xml:space="preserve">Marché public de services - «L'organisation de cours de néerlandais  destinés aux membres du personnel et des directions des maisons de repos (MR) et maisons de repos et de soins (MRS), des centres de jour, des centres d'hébergement, d'aide à la vie journalière et des services d'habitat accompagné dans le secteur handicap, des centres de revalidation fonctionnelle et des services d'aide à domicile de la Région de Bruxelles-Capitale pour le compte de Iriscare» </t>
-[...7 lines deleted...]
-  <si>
     <t>Cahier des charges
 Offre complémentaire dans le cadre d'un marché public préalable à 2025</t>
   </si>
   <si>
     <t>Zampone</t>
-  </si>
-[...5 lines deleted...]
-Engagement complémentaire dans le cadre du marché public qui a été cédé du SPRB</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PROCEDURE NEGOCIEE SANS PUBLICATION PREALABLE - ACCORD-CADRE sur </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>4 ans</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>: 
 "Marché public de services ayant pour objet des prestations de services dans le domaine de l'audit interne y compris une formation d'auditeur interne" - AUDIT/2024/03/IRISCARE</t>
     </r>
   </si>
   <si>
     <t>BDO Advisory Belgium</t>
   </si>
   <si>
-    <t>1.702.000 EUR</t>
-[...1 lines deleted...]
-  <si>
     <t>78.650 EUR</t>
   </si>
   <si>
-    <r>
-[...25 lines deleted...]
-  <si>
     <t xml:space="preserve">Réviseurs 2025-2026 </t>
   </si>
   <si>
     <t>64.372 EUR</t>
   </si>
   <si>
     <t>Marché public de services relatif à la consultance en informatique dans les secteurs de la santé, de l'aide aux personnes et des prestations familiales bruxelloises pour le compte d'Iriscare</t>
   </si>
   <si>
     <t>Attribué en 12/2025. Début de la durée : 15/03/2026 (2 ans, renouvelable au maximum 2 fois)</t>
   </si>
   <si>
     <t>Cronos, Cegeka (lot 1, 2, 3) - NRB (lot 1) - Mc²i (lot 2) - 5th floor (lot 3)</t>
   </si>
   <si>
-    <t>La valeur maximale de l’accord-cadre pour : 36.000.000 EUR</t>
+    <t>30.000 EUR</t>
+  </si>
+  <si>
+    <t>Marché public de services - Mission de consultance concernant l'organisation d'assessment centers (centres d'évaluation) pour le (middle) management</t>
+  </si>
+  <si>
+    <t>N.V. Hudson Belgium</t>
+  </si>
+  <si>
+    <t>40.000 EUR</t>
+  </si>
+  <si>
+    <t>Marché public de services - Mission de consultance développement organisationnel</t>
+  </si>
+  <si>
+    <t>B.V. Gingko Consulting</t>
+  </si>
+  <si>
+    <t>Marché public de services en vue de l'organisation de cours de langues (français et néerlandais) pour le personnel d'Iriscare</t>
+  </si>
+  <si>
+    <t>Nederlandse Academie</t>
+  </si>
+  <si>
+    <t>85.377,60 EUR</t>
+  </si>
+  <si>
+    <t>La valeur maximale de l’accord-cadre pour : 36.000.000 EUR. Il y a des engagements qu'en fonction des commandes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marché public de services - «L'organisation de cours de néerlandais  destinés aux membres du personnel et des directions des maisons de repos (MR) et maisons de repos et de soins (MRS), des centres de jour, des centres d'hébergement, d'aide à la vie journalière et des services d'habitat accompagné dans le secteur handicap, des centres de revalidation fonctionnelle et des services d'aide à domicile de la Région de Bruxelles-Capitale pour le compte de Iriscare» </t>
+  </si>
+  <si>
+    <t>VZW Huis van het Nederlands</t>
+  </si>
+  <si>
+    <t>139.000 EUR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/mm/yyyy;@"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -494,367 +484,371 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <u/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF99FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="14" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1139,1257 +1133,1302 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N155"/>
+  <dimension ref="A1:N157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.85546875" customWidth="1"/>
     <col min="2" max="2" width="64.5703125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="40" style="1" customWidth="1"/>
-    <col min="5" max="5" width="40.7109375" style="11" customWidth="1"/>
+    <col min="5" max="5" width="40.7109375" style="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="28.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="54"/>
-[...5 lines deleted...]
-      <c r="B2" s="3" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="50"/>
+    </row>
+    <row r="2" spans="1:14" s="3" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="E2" s="18" t="s">
+      <c r="E2" s="35" t="s">
         <v>27</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
-    <row r="3" spans="1:14" s="4" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="44">
+    <row r="3" spans="1:14" s="3" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="36">
         <v>1</v>
       </c>
-      <c r="B3" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="40">
+      <c r="B3" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="39">
         <v>45642</v>
       </c>
-      <c r="D3" s="39" t="s">
-[...3 lines deleted...]
-        <v>40</v>
+      <c r="D3" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>42</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
-    <row r="4" spans="1:14" s="4" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="44">
+    <row r="4" spans="1:14" s="3" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36">
         <v>2</v>
       </c>
-      <c r="B4" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="38">
+      <c r="B4" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" s="39">
         <v>45708</v>
       </c>
-      <c r="D4" s="41" t="s">
+      <c r="D4" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="59" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
-    <row r="5" spans="1:14" s="4" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44">
+    <row r="5" spans="1:14" s="3" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="36">
         <v>3</v>
       </c>
-      <c r="B5" s="42" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="B5" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="40">
+        <v>45743</v>
+      </c>
+      <c r="D5" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="59" t="s">
+        <v>39</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
-    <row r="6" spans="1:14" s="4" customFormat="1" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="44">
+    <row r="6" spans="1:14" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A6" s="36">
         <v>4</v>
       </c>
-      <c r="B6" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="38">
+      <c r="B6" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="42">
         <v>45952</v>
       </c>
-      <c r="D6" s="37" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="D6" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="59" t="s">
+        <v>51</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
-    <row r="7" spans="1:14" s="36" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="19">
+    <row r="7" spans="1:14" s="3" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="36">
         <v>5</v>
       </c>
-      <c r="B7" s="34" t="s">
-[...9 lines deleted...]
-        <v>42</v>
+      <c r="B7" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="39">
+        <v>45967</v>
+      </c>
+      <c r="D7" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="59" t="s">
+        <v>47</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
-    <row r="8" spans="1:14" s="36" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="19">
+    <row r="8" spans="1:14" s="3" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38">
         <v>6</v>
       </c>
-      <c r="B8" s="39" t="s">
-[...9 lines deleted...]
-        <v>46</v>
+      <c r="B8" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="39">
+        <v>45980</v>
+      </c>
+      <c r="D8" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="59" t="s">
+        <v>35</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
-    <row r="9" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A10" s="10" t="s">
+    <row r="9" spans="1:14" s="31" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38">
+        <v>7</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="39">
+        <v>45985</v>
+      </c>
+      <c r="D9" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38">
+        <v>8</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" s="17"/>
+      <c r="G10" s="19"/>
+    </row>
+    <row r="11" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="43"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="45"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="19"/>
+    </row>
+    <row r="12" spans="1:14" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B12" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="57"/>
-[...4 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+    </row>
+    <row r="13" spans="1:14" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="52" t="s">
+      <c r="B13" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="52"/>
-[...4 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46"/>
+    </row>
+    <row r="14" spans="1:14" ht="37.700000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="53" t="s">
+      <c r="B14" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="53"/>
-[...11 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+    </row>
+    <row r="15" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+    </row>
+    <row r="16" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="6"/>
-[...5 lines deleted...]
-      <c r="A15" s="48" t="s">
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="11"/>
+    </row>
+    <row r="17" spans="1:6" s="23" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="49"/>
-[...6 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="B17" s="53"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="21"/>
+    </row>
+    <row r="18" spans="1:6" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="24"/>
-[...6 lines deleted...]
-      <c r="A17" s="51" t="s">
+      <c r="B18" s="21"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+    </row>
+    <row r="19" spans="1:6" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="B17" s="46"/>
-[...6 lines deleted...]
-      <c r="A18" s="33" t="s">
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="21"/>
+    </row>
+    <row r="20" spans="1:6" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="24"/>
-[...6 lines deleted...]
-      <c r="A19" s="45" t="s">
+      <c r="B20" s="21"/>
+      <c r="C20" s="22"/>
+      <c r="D20" s="22"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+    </row>
+    <row r="21" spans="1:6" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="46"/>
-[...6 lines deleted...]
-      <c r="A20" s="23" t="s">
+      <c r="B21" s="55"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="21"/>
+    </row>
+    <row r="22" spans="1:6" s="23" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="24"/>
-[...6 lines deleted...]
-      <c r="A21" s="50" t="s">
+      <c r="B22" s="21"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="21"/>
+      <c r="F22" s="21"/>
+    </row>
+    <row r="23" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="49"/>
-[...6 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="53"/>
+      <c r="E23" s="53"/>
+      <c r="F23" s="21"/>
+    </row>
+    <row r="24" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="B22" s="46"/>
-[...6 lines deleted...]
-      <c r="A23" s="23" t="s">
+      <c r="B24" s="55"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="21"/>
+    </row>
+    <row r="25" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="25"/>
-[...6 lines deleted...]
-      <c r="A24" s="45" t="s">
+      <c r="B25" s="22"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="21"/>
+      <c r="F25" s="21"/>
+    </row>
+    <row r="26" spans="1:6" s="26" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="46"/>
-[...6 lines deleted...]
-      <c r="A25" s="23" t="s">
+      <c r="B26" s="55"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="25"/>
+    </row>
+    <row r="27" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="25"/>
-[...6 lines deleted...]
-      <c r="A26" s="48" t="s">
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+    </row>
+    <row r="28" spans="1:6" s="24" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B26" s="49"/>
-[...6 lines deleted...]
-      <c r="A27" s="23" t="s">
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="21"/>
+    </row>
+    <row r="29" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B27" s="25"/>
-[...12 lines deleted...]
-      <c r="A29" s="48" t="s">
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+    </row>
+    <row r="30" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="28"/>
+    </row>
+    <row r="31" spans="1:6" s="24" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="49"/>
-[...5 lines deleted...]
-      <c r="A30" s="23" t="s">
+      <c r="B31" s="53"/>
+      <c r="C31" s="53"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="53"/>
+    </row>
+    <row r="32" spans="1:6" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="30"/>
-[...5 lines deleted...]
-      <c r="A31" s="50" t="s">
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="28"/>
+    </row>
+    <row r="33" spans="1:5" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="49"/>
-[...5 lines deleted...]
-      <c r="A32" s="45" t="s">
+      <c r="B33" s="53"/>
+      <c r="C33" s="53"/>
+      <c r="D33" s="53"/>
+      <c r="E33" s="53"/>
+    </row>
+    <row r="34" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="46"/>
-[...5 lines deleted...]
-      <c r="A33" s="23" t="s">
+      <c r="B34" s="55"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+    </row>
+    <row r="35" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="30"/>
-[...5 lines deleted...]
-      <c r="A34" s="45" t="s">
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="28"/>
+    </row>
+    <row r="36" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="46"/>
-[...5 lines deleted...]
-      <c r="A35" s="23" t="s">
+      <c r="B36" s="55"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+    </row>
+    <row r="37" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="30"/>
-[...5 lines deleted...]
-      <c r="A36" s="47" t="s">
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="28"/>
+    </row>
+    <row r="38" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="46"/>
-[...5 lines deleted...]
-      <c r="A37" s="48" t="s">
+      <c r="B38" s="55"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+    </row>
+    <row r="39" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="49"/>
-[...5 lines deleted...]
-      <c r="A38" s="45" t="s">
+      <c r="B39" s="53"/>
+      <c r="C39" s="53"/>
+      <c r="D39" s="53"/>
+      <c r="E39" s="53"/>
+    </row>
+    <row r="40" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B38" s="46"/>
-[...5 lines deleted...]
-      <c r="A39" s="23" t="s">
+      <c r="B40" s="55"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+    </row>
+    <row r="41" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="30"/>
-[...5 lines deleted...]
-      <c r="A40" s="48" t="s">
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="28"/>
+    </row>
+    <row r="42" spans="1:5" s="24" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="49"/>
-[...5 lines deleted...]
-      <c r="A41" s="23" t="s">
+      <c r="B42" s="53"/>
+      <c r="C42" s="53"/>
+      <c r="D42" s="53"/>
+      <c r="E42" s="53"/>
+    </row>
+    <row r="43" spans="1:5" s="24" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="30"/>
-[...14 lines deleted...]
-      <c r="E43" s="13"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="28"/>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B44" s="6"/>
-[...2 lines deleted...]
-      <c r="E44" s="13"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="12"/>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B45" s="6"/>
-[...2 lines deleted...]
-      <c r="E45" s="13"/>
+      <c r="B45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="12"/>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B46" s="6"/>
-[...2 lines deleted...]
-      <c r="E46" s="13"/>
+      <c r="B46" s="5"/>
+      <c r="C46" s="5"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="12"/>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B47" s="6"/>
-[...2 lines deleted...]
-      <c r="E47" s="13"/>
+      <c r="B47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="12"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B48" s="6"/>
-[...2 lines deleted...]
-      <c r="E48" s="13"/>
+      <c r="B48" s="5"/>
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="12"/>
     </row>
     <row r="49" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B49" s="6"/>
-[...2 lines deleted...]
-      <c r="E49" s="13"/>
+      <c r="B49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="12"/>
     </row>
     <row r="50" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B50" s="6"/>
-[...2 lines deleted...]
-      <c r="E50" s="13"/>
+      <c r="B50" s="5"/>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
+      <c r="E50" s="12"/>
     </row>
     <row r="51" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B51" s="6"/>
-[...2 lines deleted...]
-      <c r="E51" s="13"/>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="12"/>
     </row>
     <row r="52" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B52" s="6"/>
-[...2 lines deleted...]
-      <c r="E52" s="13"/>
+      <c r="B52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5"/>
+      <c r="E52" s="12"/>
     </row>
     <row r="53" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B53" s="6"/>
-[...2 lines deleted...]
-      <c r="E53" s="13"/>
+      <c r="B53" s="5"/>
+      <c r="C53" s="5"/>
+      <c r="D53" s="5"/>
+      <c r="E53" s="12"/>
     </row>
     <row r="54" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B54" s="6"/>
-[...2 lines deleted...]
-      <c r="E54" s="13"/>
+      <c r="B54" s="5"/>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="12"/>
     </row>
     <row r="55" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B55" s="6"/>
-[...2 lines deleted...]
-      <c r="E55" s="13"/>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="12"/>
     </row>
     <row r="56" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B56" s="6"/>
-[...2 lines deleted...]
-      <c r="E56" s="13"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="12"/>
     </row>
     <row r="57" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B57" s="6"/>
-[...2 lines deleted...]
-      <c r="E57" s="13"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="12"/>
     </row>
     <row r="58" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B58" s="6"/>
-[...2 lines deleted...]
-      <c r="E58" s="13"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="12"/>
     </row>
     <row r="59" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B59" s="6"/>
-[...2 lines deleted...]
-      <c r="E59" s="13"/>
+      <c r="B59" s="5"/>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="12"/>
     </row>
     <row r="60" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B60" s="6"/>
-[...2 lines deleted...]
-      <c r="E60" s="13"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="12"/>
     </row>
     <row r="61" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B61" s="6"/>
-[...2 lines deleted...]
-      <c r="E61" s="13"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="12"/>
     </row>
     <row r="62" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B62" s="6"/>
-[...2 lines deleted...]
-      <c r="E62" s="13"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="12"/>
     </row>
     <row r="63" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B63" s="6"/>
-[...2 lines deleted...]
-      <c r="E63" s="13"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="12"/>
     </row>
     <row r="64" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B64" s="6"/>
-[...2 lines deleted...]
-      <c r="E64" s="13"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="12"/>
     </row>
     <row r="65" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B65" s="6"/>
-[...2 lines deleted...]
-      <c r="E65" s="13"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="12"/>
     </row>
     <row r="66" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B66" s="6"/>
-[...2 lines deleted...]
-      <c r="E66" s="13"/>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="12"/>
     </row>
     <row r="67" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B67" s="6"/>
-[...2 lines deleted...]
-      <c r="E67" s="13"/>
+      <c r="B67" s="5"/>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="12"/>
     </row>
     <row r="68" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B68" s="6"/>
-[...2 lines deleted...]
-      <c r="E68" s="13"/>
+      <c r="B68" s="5"/>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="12"/>
     </row>
     <row r="69" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B69" s="6"/>
-[...2 lines deleted...]
-      <c r="E69" s="13"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="12"/>
     </row>
     <row r="70" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B70" s="6"/>
-[...2 lines deleted...]
-      <c r="E70" s="13"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="5"/>
+      <c r="D70" s="5"/>
+      <c r="E70" s="12"/>
     </row>
     <row r="71" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B71" s="6"/>
-[...2 lines deleted...]
-      <c r="E71" s="13"/>
+      <c r="B71" s="5"/>
+      <c r="C71" s="5"/>
+      <c r="D71" s="5"/>
+      <c r="E71" s="12"/>
     </row>
     <row r="72" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B72" s="6"/>
-[...2 lines deleted...]
-      <c r="E72" s="13"/>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="5"/>
+      <c r="E72" s="12"/>
     </row>
     <row r="73" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B73" s="6"/>
-[...2 lines deleted...]
-      <c r="E73" s="13"/>
+      <c r="B73" s="5"/>
+      <c r="C73" s="5"/>
+      <c r="D73" s="5"/>
+      <c r="E73" s="12"/>
     </row>
     <row r="74" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B74" s="6"/>
-[...2 lines deleted...]
-      <c r="E74" s="13"/>
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="5"/>
+      <c r="E74" s="12"/>
     </row>
     <row r="75" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B75" s="6"/>
-[...2 lines deleted...]
-      <c r="E75" s="13"/>
+      <c r="B75" s="5"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="12"/>
     </row>
     <row r="76" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B76" s="6"/>
-[...2 lines deleted...]
-      <c r="E76" s="13"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="5"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="12"/>
     </row>
     <row r="77" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B77" s="6"/>
-[...2 lines deleted...]
-      <c r="E77" s="13"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="5"/>
+      <c r="D77" s="5"/>
+      <c r="E77" s="12"/>
     </row>
     <row r="78" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B78" s="6"/>
-[...2 lines deleted...]
-      <c r="E78" s="13"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="12"/>
     </row>
     <row r="79" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B79" s="6"/>
-[...2 lines deleted...]
-      <c r="E79" s="13"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="5"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="12"/>
     </row>
     <row r="80" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B80" s="6"/>
-[...2 lines deleted...]
-      <c r="E80" s="13"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="5"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="12"/>
     </row>
     <row r="81" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B81" s="6"/>
-[...2 lines deleted...]
-      <c r="E81" s="13"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="5"/>
+      <c r="D81" s="5"/>
+      <c r="E81" s="12"/>
     </row>
     <row r="82" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B82" s="6"/>
-[...2 lines deleted...]
-      <c r="E82" s="13"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="12"/>
     </row>
     <row r="83" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B83" s="6"/>
-[...2 lines deleted...]
-      <c r="E83" s="13"/>
+      <c r="B83" s="5"/>
+      <c r="C83" s="5"/>
+      <c r="D83" s="5"/>
+      <c r="E83" s="12"/>
     </row>
     <row r="84" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B84" s="6"/>
-[...2 lines deleted...]
-      <c r="E84" s="13"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="5"/>
+      <c r="E84" s="12"/>
     </row>
     <row r="85" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B85" s="6"/>
-[...2 lines deleted...]
-      <c r="E85" s="13"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="5"/>
+      <c r="D85" s="5"/>
+      <c r="E85" s="12"/>
     </row>
     <row r="86" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B86" s="6"/>
-[...2 lines deleted...]
-      <c r="E86" s="13"/>
+      <c r="B86" s="5"/>
+      <c r="C86" s="5"/>
+      <c r="D86" s="5"/>
+      <c r="E86" s="12"/>
     </row>
     <row r="87" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B87" s="6"/>
-[...2 lines deleted...]
-      <c r="E87" s="13"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="12"/>
     </row>
     <row r="88" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B88" s="6"/>
-[...2 lines deleted...]
-      <c r="E88" s="13"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="5"/>
+      <c r="D88" s="5"/>
+      <c r="E88" s="12"/>
     </row>
     <row r="89" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B89" s="6"/>
-[...2 lines deleted...]
-      <c r="E89" s="13"/>
+      <c r="B89" s="5"/>
+      <c r="C89" s="5"/>
+      <c r="D89" s="5"/>
+      <c r="E89" s="12"/>
     </row>
     <row r="90" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B90" s="6"/>
-[...2 lines deleted...]
-      <c r="E90" s="13"/>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="5"/>
+      <c r="E90" s="12"/>
     </row>
     <row r="91" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B91" s="6"/>
-[...2 lines deleted...]
-      <c r="E91" s="13"/>
+      <c r="B91" s="5"/>
+      <c r="C91" s="5"/>
+      <c r="D91" s="5"/>
+      <c r="E91" s="12"/>
     </row>
     <row r="92" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B92" s="6"/>
-[...2 lines deleted...]
-      <c r="E92" s="13"/>
+      <c r="B92" s="5"/>
+      <c r="C92" s="5"/>
+      <c r="D92" s="5"/>
+      <c r="E92" s="12"/>
     </row>
     <row r="93" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B93" s="6"/>
-[...2 lines deleted...]
-      <c r="E93" s="13"/>
+      <c r="B93" s="5"/>
+      <c r="C93" s="5"/>
+      <c r="D93" s="5"/>
+      <c r="E93" s="12"/>
     </row>
     <row r="94" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B94" s="6"/>
-[...2 lines deleted...]
-      <c r="E94" s="13"/>
+      <c r="B94" s="5"/>
+      <c r="C94" s="5"/>
+      <c r="D94" s="5"/>
+      <c r="E94" s="12"/>
     </row>
     <row r="95" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B95" s="6"/>
-[...2 lines deleted...]
-      <c r="E95" s="13"/>
+      <c r="B95" s="5"/>
+      <c r="C95" s="5"/>
+      <c r="D95" s="5"/>
+      <c r="E95" s="12"/>
     </row>
     <row r="96" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B96" s="6"/>
-[...2 lines deleted...]
-      <c r="E96" s="13"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="5"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="12"/>
     </row>
     <row r="97" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B97" s="6"/>
-[...2 lines deleted...]
-      <c r="E97" s="13"/>
+      <c r="B97" s="5"/>
+      <c r="C97" s="5"/>
+      <c r="D97" s="5"/>
+      <c r="E97" s="12"/>
     </row>
     <row r="98" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B98" s="6"/>
-[...2 lines deleted...]
-      <c r="E98" s="13"/>
+      <c r="B98" s="5"/>
+      <c r="C98" s="5"/>
+      <c r="D98" s="5"/>
+      <c r="E98" s="12"/>
     </row>
     <row r="99" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B99" s="6"/>
-[...2 lines deleted...]
-      <c r="E99" s="13"/>
+      <c r="B99" s="5"/>
+      <c r="C99" s="5"/>
+      <c r="D99" s="5"/>
+      <c r="E99" s="12"/>
     </row>
     <row r="100" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B100" s="6"/>
-[...2 lines deleted...]
-      <c r="E100" s="13"/>
+      <c r="B100" s="5"/>
+      <c r="C100" s="5"/>
+      <c r="D100" s="5"/>
+      <c r="E100" s="12"/>
     </row>
     <row r="101" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B101" s="6"/>
-[...2 lines deleted...]
-      <c r="E101" s="13"/>
+      <c r="B101" s="5"/>
+      <c r="C101" s="5"/>
+      <c r="D101" s="5"/>
+      <c r="E101" s="12"/>
     </row>
     <row r="102" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B102" s="6"/>
-[...2 lines deleted...]
-      <c r="E102" s="13"/>
+      <c r="B102" s="5"/>
+      <c r="C102" s="5"/>
+      <c r="D102" s="5"/>
+      <c r="E102" s="12"/>
     </row>
     <row r="103" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B103" s="6"/>
-[...2 lines deleted...]
-      <c r="E103" s="13"/>
+      <c r="B103" s="5"/>
+      <c r="C103" s="5"/>
+      <c r="D103" s="5"/>
+      <c r="E103" s="12"/>
     </row>
     <row r="104" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B104" s="6"/>
-[...2 lines deleted...]
-      <c r="E104" s="13"/>
+      <c r="B104" s="5"/>
+      <c r="C104" s="5"/>
+      <c r="D104" s="5"/>
+      <c r="E104" s="12"/>
     </row>
     <row r="105" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B105" s="6"/>
-[...2 lines deleted...]
-      <c r="E105" s="13"/>
+      <c r="B105" s="5"/>
+      <c r="C105" s="5"/>
+      <c r="D105" s="5"/>
+      <c r="E105" s="12"/>
     </row>
     <row r="106" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B106" s="6"/>
-[...2 lines deleted...]
-      <c r="E106" s="13"/>
+      <c r="B106" s="5"/>
+      <c r="C106" s="5"/>
+      <c r="D106" s="5"/>
+      <c r="E106" s="12"/>
     </row>
     <row r="107" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B107" s="6"/>
-[...2 lines deleted...]
-      <c r="E107" s="13"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="5"/>
+      <c r="D107" s="5"/>
+      <c r="E107" s="12"/>
     </row>
     <row r="108" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B108" s="6"/>
-[...2 lines deleted...]
-      <c r="E108" s="13"/>
+      <c r="B108" s="5"/>
+      <c r="C108" s="5"/>
+      <c r="D108" s="5"/>
+      <c r="E108" s="12"/>
     </row>
     <row r="109" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B109" s="6"/>
-[...2 lines deleted...]
-      <c r="E109" s="13"/>
+      <c r="B109" s="5"/>
+      <c r="C109" s="5"/>
+      <c r="D109" s="5"/>
+      <c r="E109" s="12"/>
     </row>
     <row r="110" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B110" s="6"/>
-[...2 lines deleted...]
-      <c r="E110" s="13"/>
+      <c r="B110" s="5"/>
+      <c r="C110" s="5"/>
+      <c r="D110" s="5"/>
+      <c r="E110" s="12"/>
     </row>
     <row r="111" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B111" s="8"/>
-[...2 lines deleted...]
-      <c r="E111" s="14"/>
+      <c r="B111" s="5"/>
+      <c r="C111" s="5"/>
+      <c r="D111" s="5"/>
+      <c r="E111" s="12"/>
     </row>
     <row r="112" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B112" s="8"/>
-[...2 lines deleted...]
-      <c r="E112" s="14"/>
+      <c r="B112" s="5"/>
+      <c r="C112" s="5"/>
+      <c r="D112" s="5"/>
+      <c r="E112" s="12"/>
     </row>
     <row r="113" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B113" s="6"/>
-[...1 lines deleted...]
-      <c r="D113" s="6"/>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7"/>
       <c r="E113" s="13"/>
     </row>
     <row r="114" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B114" s="6"/>
-[...1 lines deleted...]
-      <c r="D114" s="6"/>
+      <c r="B114" s="7"/>
+      <c r="C114" s="7"/>
+      <c r="D114" s="7"/>
       <c r="E114" s="13"/>
     </row>
     <row r="115" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B115" s="6"/>
-[...2 lines deleted...]
-      <c r="E115" s="13"/>
+      <c r="B115" s="5"/>
+      <c r="C115" s="5"/>
+      <c r="D115" s="5"/>
+      <c r="E115" s="12"/>
     </row>
     <row r="116" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B116" s="6"/>
-[...2 lines deleted...]
-      <c r="E116" s="13"/>
+      <c r="B116" s="5"/>
+      <c r="C116" s="5"/>
+      <c r="D116" s="5"/>
+      <c r="E116" s="12"/>
     </row>
     <row r="117" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B117" s="6"/>
-[...2 lines deleted...]
-      <c r="E117" s="13"/>
+      <c r="B117" s="5"/>
+      <c r="C117" s="5"/>
+      <c r="D117" s="5"/>
+      <c r="E117" s="12"/>
     </row>
     <row r="118" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B118" s="6"/>
-[...2 lines deleted...]
-      <c r="E118" s="13"/>
+      <c r="B118" s="5"/>
+      <c r="C118" s="5"/>
+      <c r="D118" s="5"/>
+      <c r="E118" s="12"/>
     </row>
     <row r="119" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B119" s="6"/>
-[...2 lines deleted...]
-      <c r="E119" s="13"/>
+      <c r="B119" s="5"/>
+      <c r="C119" s="5"/>
+      <c r="D119" s="5"/>
+      <c r="E119" s="12"/>
     </row>
     <row r="120" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B120" s="6"/>
-[...2 lines deleted...]
-      <c r="E120" s="13"/>
+      <c r="B120" s="5"/>
+      <c r="C120" s="5"/>
+      <c r="D120" s="5"/>
+      <c r="E120" s="12"/>
     </row>
     <row r="121" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B121" s="6"/>
-[...2 lines deleted...]
-      <c r="E121" s="13"/>
+      <c r="B121" s="5"/>
+      <c r="C121" s="5"/>
+      <c r="D121" s="5"/>
+      <c r="E121" s="12"/>
     </row>
     <row r="122" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B122" s="6"/>
-[...2 lines deleted...]
-      <c r="E122" s="13"/>
+      <c r="B122" s="5"/>
+      <c r="C122" s="5"/>
+      <c r="D122" s="5"/>
+      <c r="E122" s="12"/>
     </row>
     <row r="123" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B123" s="6"/>
-[...2 lines deleted...]
-      <c r="E123" s="13"/>
+      <c r="B123" s="5"/>
+      <c r="C123" s="5"/>
+      <c r="D123" s="5"/>
+      <c r="E123" s="12"/>
     </row>
     <row r="124" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B124" s="6"/>
-[...2 lines deleted...]
-      <c r="E124" s="13"/>
+      <c r="B124" s="5"/>
+      <c r="C124" s="5"/>
+      <c r="D124" s="5"/>
+      <c r="E124" s="12"/>
     </row>
     <row r="125" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B125" s="6"/>
-[...2 lines deleted...]
-      <c r="E125" s="13"/>
+      <c r="B125" s="5"/>
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+      <c r="E125" s="12"/>
     </row>
     <row r="126" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B126" s="6"/>
-[...2 lines deleted...]
-      <c r="E126" s="13"/>
+      <c r="B126" s="5"/>
+      <c r="C126" s="5"/>
+      <c r="D126" s="5"/>
+      <c r="E126" s="12"/>
     </row>
     <row r="127" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B127" s="6"/>
-[...2 lines deleted...]
-      <c r="E127" s="13"/>
+      <c r="B127" s="5"/>
+      <c r="C127" s="5"/>
+      <c r="D127" s="5"/>
+      <c r="E127" s="12"/>
     </row>
     <row r="128" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B128" s="6"/>
-[...2 lines deleted...]
-      <c r="E128" s="13"/>
+      <c r="B128" s="5"/>
+      <c r="C128" s="5"/>
+      <c r="D128" s="5"/>
+      <c r="E128" s="12"/>
     </row>
     <row r="129" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B129" s="6"/>
-[...2 lines deleted...]
-      <c r="E129" s="13"/>
+      <c r="B129" s="5"/>
+      <c r="C129" s="5"/>
+      <c r="D129" s="5"/>
+      <c r="E129" s="12"/>
     </row>
     <row r="130" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B130" s="6"/>
-[...2 lines deleted...]
-      <c r="E130" s="13"/>
+      <c r="B130" s="5"/>
+      <c r="C130" s="5"/>
+      <c r="D130" s="5"/>
+      <c r="E130" s="12"/>
     </row>
     <row r="131" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B131" s="6"/>
-[...2 lines deleted...]
-      <c r="E131" s="13"/>
+      <c r="B131" s="5"/>
+      <c r="C131" s="5"/>
+      <c r="D131" s="5"/>
+      <c r="E131" s="12"/>
     </row>
     <row r="132" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B132" s="6"/>
-[...2 lines deleted...]
-      <c r="E132" s="13"/>
+      <c r="B132" s="5"/>
+      <c r="C132" s="5"/>
+      <c r="D132" s="5"/>
+      <c r="E132" s="12"/>
     </row>
     <row r="133" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B133" s="6"/>
-[...2 lines deleted...]
-      <c r="E133" s="13"/>
+      <c r="B133" s="5"/>
+      <c r="C133" s="5"/>
+      <c r="D133" s="5"/>
+      <c r="E133" s="12"/>
     </row>
     <row r="134" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B134" s="6"/>
-[...2 lines deleted...]
-      <c r="E134" s="13"/>
+      <c r="B134" s="5"/>
+      <c r="C134" s="5"/>
+      <c r="D134" s="5"/>
+      <c r="E134" s="12"/>
     </row>
     <row r="135" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B135" s="6"/>
-[...2 lines deleted...]
-      <c r="E135" s="13"/>
+      <c r="B135" s="5"/>
+      <c r="C135" s="5"/>
+      <c r="D135" s="5"/>
+      <c r="E135" s="12"/>
     </row>
     <row r="136" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B136" s="6"/>
-[...2 lines deleted...]
-      <c r="E136" s="13"/>
+      <c r="B136" s="5"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="5"/>
+      <c r="E136" s="12"/>
     </row>
     <row r="137" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B137" s="6"/>
-[...2 lines deleted...]
-      <c r="E137" s="13"/>
+      <c r="B137" s="5"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+      <c r="E137" s="12"/>
     </row>
     <row r="138" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B138" s="6"/>
-[...2 lines deleted...]
-      <c r="E138" s="13"/>
+      <c r="B138" s="5"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+      <c r="E138" s="12"/>
     </row>
     <row r="139" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B139" s="6"/>
-[...2 lines deleted...]
-      <c r="E139" s="13"/>
+      <c r="B139" s="5"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+      <c r="E139" s="12"/>
     </row>
     <row r="140" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B140" s="6"/>
-[...2 lines deleted...]
-      <c r="E140" s="13"/>
+      <c r="B140" s="5"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+      <c r="E140" s="12"/>
     </row>
     <row r="141" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B141" s="8"/>
-[...2 lines deleted...]
-      <c r="E141" s="14"/>
+      <c r="B141" s="5"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+      <c r="E141" s="12"/>
     </row>
     <row r="142" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B142" s="8"/>
-[...2 lines deleted...]
-      <c r="E142" s="14"/>
+      <c r="B142" s="5"/>
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+      <c r="E142" s="12"/>
     </row>
     <row r="143" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B143" s="9"/>
-[...2 lines deleted...]
-      <c r="E143" s="15"/>
+      <c r="B143" s="7"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="7"/>
+      <c r="E143" s="13"/>
     </row>
     <row r="144" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B144" s="8"/>
-[...2 lines deleted...]
-      <c r="E144" s="14"/>
+      <c r="B144" s="7"/>
+      <c r="C144" s="7"/>
+      <c r="D144" s="7"/>
+      <c r="E144" s="13"/>
     </row>
     <row r="145" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B145" s="6"/>
-[...2 lines deleted...]
-      <c r="E145" s="13"/>
+      <c r="B145" s="8"/>
+      <c r="C145" s="8"/>
+      <c r="D145" s="8"/>
+      <c r="E145" s="14"/>
     </row>
     <row r="146" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B146" s="6"/>
-[...1 lines deleted...]
-      <c r="D146" s="6"/>
+      <c r="B146" s="7"/>
+      <c r="C146" s="7"/>
+      <c r="D146" s="7"/>
       <c r="E146" s="13"/>
     </row>
     <row r="147" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B147" s="6"/>
-[...2 lines deleted...]
-      <c r="E147" s="13"/>
+      <c r="B147" s="5"/>
+      <c r="C147" s="5"/>
+      <c r="D147" s="5"/>
+      <c r="E147" s="12"/>
     </row>
     <row r="148" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B148" s="6"/>
-[...2 lines deleted...]
-      <c r="E148" s="13"/>
+      <c r="B148" s="5"/>
+      <c r="C148" s="5"/>
+      <c r="D148" s="5"/>
+      <c r="E148" s="12"/>
     </row>
     <row r="149" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B149" s="6"/>
-[...2 lines deleted...]
-      <c r="E149" s="13"/>
+      <c r="B149" s="5"/>
+      <c r="C149" s="5"/>
+      <c r="D149" s="5"/>
+      <c r="E149" s="12"/>
     </row>
     <row r="150" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B150" s="6"/>
-[...2 lines deleted...]
-      <c r="E150" s="13"/>
+      <c r="B150" s="5"/>
+      <c r="C150" s="5"/>
+      <c r="D150" s="5"/>
+      <c r="E150" s="12"/>
     </row>
     <row r="151" spans="2:5" x14ac:dyDescent="0.25">
-      <c r="B151" s="6"/>
-[...2 lines deleted...]
-      <c r="E151" s="13"/>
+      <c r="B151" s="5"/>
+      <c r="C151" s="5"/>
+      <c r="D151" s="5"/>
+      <c r="E151" s="12"/>
     </row>
     <row r="152" spans="2:5" x14ac:dyDescent="0.25">
       <c r="B152" s="5"/>
       <c r="C152" s="5"/>
       <c r="D152" s="5"/>
-      <c r="E152" s="16"/>
-[...5 lines deleted...]
-      <c r="E155" s="17"/>
+      <c r="E152" s="12"/>
+    </row>
+    <row r="153" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B153" s="5"/>
+      <c r="C153" s="5"/>
+      <c r="D153" s="5"/>
+      <c r="E153" s="12"/>
+    </row>
+    <row r="154" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B154" s="4"/>
+      <c r="C154" s="4"/>
+      <c r="D154" s="4"/>
+      <c r="E154" s="15"/>
+    </row>
+    <row r="157" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="B157" s="2"/>
+      <c r="C157" s="2"/>
+      <c r="D157" s="2"/>
+      <c r="E157" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B11:E11"/>
-[...4 lines deleted...]
-    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A28:E28"/>
+    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="A36:E36"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="A21:E21"/>
-    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A23:E23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A26:E26"/>
-    <mergeCell ref="A29:E29"/>
-[...6 lines deleted...]
-    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="A17:E17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>