--- v0 (2025-10-24)
+++ v1 (2026-09-10)
@@ -8,80 +8,80 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="7890ECAA" w14:textId="77777777" w:rsidTr="002B5E2E">
+      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="7890ECAA" w14:textId="77777777" w:rsidTr="00142C8E">
         <w:trPr>
-          <w:trHeight w:val="790"/>
+          <w:trHeight w:val="1508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="480B51C1" w14:textId="6BC4881C" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="00446D8E">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:ind w:left="29"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -100,111 +100,302 @@
               </w:rPr>
               <w:t>randveiligheidsattest B</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="754C2935" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:r w:rsidRPr="004D2DB2">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>voorzieningen voor ouderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05D5DD21" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
+          <w:p w14:paraId="05D5DD21" w14:textId="092EABAA" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="0095724B" w:rsidP="002B5E2E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00846219">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0691DEE4" wp14:editId="252085CE">
-[...2 lines deleted...]
-                  <wp:docPr id="2" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E7C4BEF" wp14:editId="29D664DC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1885729</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-136139</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3000375" cy="552450"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142C8E" w:rsidRPr="00641EBF" w14:paraId="0607F588" w14:textId="77777777" w:rsidTr="00305E25">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="762D67C9" w14:textId="77777777" w:rsidR="00142C8E" w:rsidRPr="00641EBF" w:rsidRDefault="00142C8E" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Vraagintern"/>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t>Waarvoor dient dit attest?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F37CCF" w14:textId="0CF340F1" w:rsidR="00142C8E" w:rsidRPr="00641EBF" w:rsidRDefault="00142C8E" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Aanwijzing"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Met dit attest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t>kan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de burgemeester van de gemeente waar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00810A18">
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de voorziening voor ouderen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t>gelegen is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> een brandveiligheidsattest B verlengen.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142C8E" w:rsidRPr="00641EBF" w14:paraId="478A626B" w14:textId="77777777" w:rsidTr="00305E25">
+        <w:trPr>
+          <w:trHeight w:val="212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A631E32" w14:textId="77777777" w:rsidR="00142C8E" w:rsidRPr="00641EBF" w:rsidRDefault="00142C8E" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Vraagintern"/>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142C8E" w:rsidRPr="00641EBF" w14:paraId="144AE60F" w14:textId="77777777" w:rsidTr="00305E25">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EE7F43" w14:textId="77777777" w:rsidR="00142C8E" w:rsidRPr="00641EBF" w:rsidRDefault="00142C8E" w:rsidP="00305E25">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t>Vragen in verband met het invullen van dit attest?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3294DF65" w14:textId="77777777" w:rsidR="00142C8E" w:rsidRPr="00641EBF" w:rsidRDefault="00142C8E" w:rsidP="00305E25">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t>Stuur een e-mail naar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00641EBF">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00241558">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                </w:rPr>
+                <w:t>fire@iriscare.brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00641EBF">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="66DCB614" w14:textId="77777777" w:rsidTr="002B5E2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AD42001" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -770,58 +961,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rusthuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1136,58 +1327,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor dagopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1499,81 +1690,91 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> centrum voor dagverzorging</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> centrum voor </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dagverzorging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="33EE533A" w14:textId="77777777" w:rsidTr="002B5E2E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CF50A36" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:t>naam</w:t>
             </w:r>
@@ -1862,58 +2063,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor nachtopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2225,58 +2426,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> serviceresidentie</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2619,50 +2820,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="434932C7" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Gegevens van de beheerder van de voorziening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="34EFFD0C" w14:textId="77777777" w:rsidTr="0094350E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DCCCD61" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
@@ -2975,51 +3177,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="5D16BC60" w14:textId="582C5169" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00AA710C" w:rsidP="00AA710C">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Geldigheidsduur en </w:t>
             </w:r>
             <w:r w:rsidR="00323829">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">eerdere </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>verlengingen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="24D0863A" w14:textId="77777777" w:rsidTr="0094350E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
@@ -5495,65 +5696,71 @@
           <w:p w14:paraId="1ADDEDE2" w14:textId="58E42164" w:rsidR="00A64264" w:rsidRDefault="00A64264" w:rsidP="00A64264">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A64264" w:rsidRPr="001070D3" w14:paraId="392F00E9" w14:textId="77777777" w:rsidTr="0094350E">
         <w:trPr>
           <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="741DE033" w14:textId="675E8E03" w:rsidR="00A64264" w:rsidRPr="006611A1" w:rsidRDefault="00A64264" w:rsidP="002B5E2E">
+          <w:p w14:paraId="741DE033" w14:textId="01D8CCCF" w:rsidR="00A64264" w:rsidRPr="006611A1" w:rsidRDefault="00A64264" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="006611A1">
               <w:t xml:space="preserve">De geldigheidsduur van </w:t>
             </w:r>
             <w:r w:rsidR="0094350E" w:rsidRPr="006611A1">
               <w:t xml:space="preserve">een </w:t>
             </w:r>
             <w:r w:rsidRPr="006611A1">
-              <w:t>brandveiligheidsattest B bedraagt bij aanvang één jaar.</w:t>
+              <w:t xml:space="preserve">brandveiligheidsattest B bedraagt bij aanvang </w:t>
+            </w:r>
+            <w:r w:rsidR="006362A2">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006611A1">
+              <w:t xml:space="preserve"> jaar.</w:t>
             </w:r>
             <w:r w:rsidR="002C3F5A" w:rsidRPr="006611A1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006611A1">
               <w:t xml:space="preserve">Het attest kan door de burgemeester verlengd worden, maar de totale geldigheidsduur mag niet langer zijn dan 8 jaar. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="2187A55A" w14:textId="77777777" w:rsidTr="0094350E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -5921,56 +6128,56 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004556CE">
+            <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9754" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6203,55 +6410,55 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>het</w:t>
             </w:r>
             <w:r w:rsidRPr="0094350E">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> formulier dat beschikbaar is op de website van de brandweer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="1856D330" w14:textId="77777777" w:rsidTr="0094350E">
+      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="1856D330" w14:textId="77777777" w:rsidTr="00142C8E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="57" w:type="dxa"/>
-          <w:trHeight w:hRule="exact" w:val="131"/>
+          <w:trHeight w:hRule="exact" w:val="3039"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C83D387" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6264,50 +6471,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="55F096B4" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ondertekening</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="15F9E45F" w14:textId="77777777" w:rsidTr="0094350E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="57" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="642FB9DB" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
@@ -6977,55 +7185,55 @@
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="6C4B16EA" w14:textId="77777777" w:rsidTr="0094350E">
+      <w:tr w:rsidR="00C01F4E" w:rsidRPr="001070D3" w14:paraId="6C4B16EA" w14:textId="77777777" w:rsidTr="00142C8E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="57" w:type="dxa"/>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:hRule="exact" w:val="956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EFFF446" w14:textId="77777777" w:rsidR="00C01F4E" w:rsidRPr="001070D3" w:rsidRDefault="00C01F4E" w:rsidP="002B5E2E">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7188,166 +7396,166 @@
       </w:r>
       <w:r w:rsidR="00A64264" w:rsidRPr="001070D3">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wettelijke informatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7BB1B5" w14:textId="3234D927" w:rsidR="00D8513F" w:rsidRPr="0094350E" w:rsidRDefault="00A64264" w:rsidP="0094350E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001070D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tegen deze beslissing kan bij de Raad van State een beroep tot nietigverklaring en, zo nodig, tot opschorting worden ingesteld. Het verzoek tot nietigverklaring, en, indien van toepassing, tot opschorting, gedateerd en ondertekend, moet binnen 60 dagen vanaf de dag volgend op deze kennisgeving per aangetekend schrijven worden verstuurd naar de Raad van State (Wetenschapsstraat 33, 1040 Brussel). Naast de namen, hoedanigheden en zetels van de verzoekende en de tegenpartij, moet het verzoekschrift het voorwerp van het beroep en een verklaring van feiten en middelen vermelden. Een kopie van de bestreden beslissing moet worden bijgevoegd. In het geval van een verzoek tot schorsing moet het verzoekschrift ook een uiteenzetting bevatten van de feiten die kunnen aantonen welke ernstige schade moeilijk te herstellen is die zou worden veroorzaakt door de onmiddellijke uitvoering van de bestreden beslissing. In voorkomend geval kan een beroep tegen deze beslissing bij de gewone rechtbank worden ingesteld.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D8513F" w:rsidRPr="0094350E" w:rsidSect="001C4379">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77EEB250" w14:textId="77777777" w:rsidR="004556CE" w:rsidRDefault="004556CE" w:rsidP="008E174D">
+    <w:p w14:paraId="79081EAC" w14:textId="77777777" w:rsidR="00210C16" w:rsidRDefault="00210C16" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58BDE258" w14:textId="77777777" w:rsidR="004556CE" w:rsidRDefault="004556CE" w:rsidP="008E174D">
+    <w:p w14:paraId="1DD3D3F8" w14:textId="77777777" w:rsidR="00210C16" w:rsidRDefault="00210C16" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DAA16A3" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="9356"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76B93E15" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -7403,70 +7611,70 @@
     <w:r w:rsidR="006C634B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B8FA8D6" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FCE461C" w14:textId="77777777" w:rsidR="004556CE" w:rsidRDefault="004556CE" w:rsidP="008E174D">
+    <w:p w14:paraId="50EE2F17" w14:textId="77777777" w:rsidR="00210C16" w:rsidRDefault="00210C16" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B048DA3" w14:textId="77777777" w:rsidR="004556CE" w:rsidRDefault="004556CE" w:rsidP="008E174D">
+    <w:p w14:paraId="50626E4F" w14:textId="77777777" w:rsidR="00210C16" w:rsidRDefault="00210C16" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,179 +8670,180 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="329334806">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2080709589">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1145242751">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1401750200">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1166743017">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1221331844">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="592325317">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="18707279">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1260261115">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="325130977">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="616840294">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="860313234">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="421488115">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1736315365">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="120075303">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="969550536">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1985504430">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="207036294">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="858008429">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1997755845">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1615594779">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="485588388">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="107356146">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1938098760">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1275211878">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="422724571">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1707220004">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1489664219">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1012492609">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1157646951">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1314986668">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="326522123">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="482242138">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="863787866">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1922567468">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="67003304">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1694572409">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1460687874">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1665667498">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="401997926">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="903226046">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8700,50 +8909,51 @@
     <w:rsid w:val="000F335F"/>
     <w:rsid w:val="000F39BB"/>
     <w:rsid w:val="000F5541"/>
     <w:rsid w:val="000F671B"/>
     <w:rsid w:val="000F70D9"/>
     <w:rsid w:val="00100F83"/>
     <w:rsid w:val="00101A4F"/>
     <w:rsid w:val="00101B23"/>
     <w:rsid w:val="00102681"/>
     <w:rsid w:val="001031BE"/>
     <w:rsid w:val="00104E77"/>
     <w:rsid w:val="001070D3"/>
     <w:rsid w:val="001114A9"/>
     <w:rsid w:val="001120FE"/>
     <w:rsid w:val="001149F2"/>
     <w:rsid w:val="00115BF2"/>
     <w:rsid w:val="00116828"/>
     <w:rsid w:val="00116D76"/>
     <w:rsid w:val="001226C6"/>
     <w:rsid w:val="00122EB4"/>
     <w:rsid w:val="00125749"/>
     <w:rsid w:val="00131170"/>
     <w:rsid w:val="00133020"/>
     <w:rsid w:val="001348AA"/>
     <w:rsid w:val="00142A46"/>
+    <w:rsid w:val="00142C8E"/>
     <w:rsid w:val="00142D91"/>
     <w:rsid w:val="00143965"/>
     <w:rsid w:val="00143B76"/>
     <w:rsid w:val="00146935"/>
     <w:rsid w:val="00147129"/>
     <w:rsid w:val="0014749D"/>
     <w:rsid w:val="00152301"/>
     <w:rsid w:val="00160E6A"/>
     <w:rsid w:val="00161B93"/>
     <w:rsid w:val="00162B26"/>
     <w:rsid w:val="00162CC2"/>
     <w:rsid w:val="0016431A"/>
     <w:rsid w:val="001656CB"/>
     <w:rsid w:val="00167ACC"/>
     <w:rsid w:val="00167D94"/>
     <w:rsid w:val="00170A81"/>
     <w:rsid w:val="00171543"/>
     <w:rsid w:val="00172572"/>
     <w:rsid w:val="00176865"/>
     <w:rsid w:val="00176AE1"/>
     <w:rsid w:val="001816D5"/>
     <w:rsid w:val="00183949"/>
     <w:rsid w:val="00183A68"/>
     <w:rsid w:val="00183EFC"/>
     <w:rsid w:val="00190CBE"/>
@@ -8757,50 +8967,51 @@
     <w:rsid w:val="001B232D"/>
     <w:rsid w:val="001B7DFA"/>
     <w:rsid w:val="001C13E9"/>
     <w:rsid w:val="001C3F9F"/>
     <w:rsid w:val="001C4379"/>
     <w:rsid w:val="001C526F"/>
     <w:rsid w:val="001C5D85"/>
     <w:rsid w:val="001C6238"/>
     <w:rsid w:val="001D056A"/>
     <w:rsid w:val="001D0965"/>
     <w:rsid w:val="001D0DB7"/>
     <w:rsid w:val="001D1DF3"/>
     <w:rsid w:val="001D4C9A"/>
     <w:rsid w:val="001D51C2"/>
     <w:rsid w:val="001E17D4"/>
     <w:rsid w:val="001E1E0B"/>
     <w:rsid w:val="001E38C0"/>
     <w:rsid w:val="001E4208"/>
     <w:rsid w:val="001E589A"/>
     <w:rsid w:val="001F3741"/>
     <w:rsid w:val="001F3B9A"/>
     <w:rsid w:val="001F7119"/>
     <w:rsid w:val="001F7478"/>
     <w:rsid w:val="002054CB"/>
     <w:rsid w:val="00210873"/>
+    <w:rsid w:val="00210C16"/>
     <w:rsid w:val="00211AB1"/>
     <w:rsid w:val="00212291"/>
     <w:rsid w:val="00213145"/>
     <w:rsid w:val="00214841"/>
     <w:rsid w:val="00215141"/>
     <w:rsid w:val="00216833"/>
     <w:rsid w:val="00221A1E"/>
     <w:rsid w:val="00222276"/>
     <w:rsid w:val="002230A4"/>
     <w:rsid w:val="00225D0E"/>
     <w:rsid w:val="00226392"/>
     <w:rsid w:val="002268C9"/>
     <w:rsid w:val="00232277"/>
     <w:rsid w:val="00240902"/>
     <w:rsid w:val="0024736E"/>
     <w:rsid w:val="0025128E"/>
     <w:rsid w:val="00254C6C"/>
     <w:rsid w:val="002550D5"/>
     <w:rsid w:val="00256509"/>
     <w:rsid w:val="002565D7"/>
     <w:rsid w:val="00256E73"/>
     <w:rsid w:val="00261971"/>
     <w:rsid w:val="002625B5"/>
     <w:rsid w:val="00264499"/>
     <w:rsid w:val="00266E15"/>
@@ -8952,50 +9163,51 @@
     <w:rsid w:val="004D4843"/>
     <w:rsid w:val="004D4F34"/>
     <w:rsid w:val="004D5397"/>
     <w:rsid w:val="004D5B75"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004E1C5E"/>
     <w:rsid w:val="004E2712"/>
     <w:rsid w:val="004E2CF2"/>
     <w:rsid w:val="004E2FB1"/>
     <w:rsid w:val="004E341C"/>
     <w:rsid w:val="004E69F8"/>
     <w:rsid w:val="004E6AC1"/>
     <w:rsid w:val="004F0B46"/>
     <w:rsid w:val="004F5BB2"/>
     <w:rsid w:val="004F64B9"/>
     <w:rsid w:val="004F66D1"/>
     <w:rsid w:val="004F67BF"/>
     <w:rsid w:val="004F7AA3"/>
     <w:rsid w:val="00501AD2"/>
     <w:rsid w:val="00504D1E"/>
     <w:rsid w:val="00506277"/>
     <w:rsid w:val="0051224B"/>
     <w:rsid w:val="0051379D"/>
     <w:rsid w:val="00516BDC"/>
     <w:rsid w:val="005177A0"/>
+    <w:rsid w:val="00523C2D"/>
     <w:rsid w:val="005247C1"/>
     <w:rsid w:val="00527CB0"/>
     <w:rsid w:val="00527F3D"/>
     <w:rsid w:val="00530A3F"/>
     <w:rsid w:val="00532109"/>
     <w:rsid w:val="00537C0D"/>
     <w:rsid w:val="00541098"/>
     <w:rsid w:val="005423FF"/>
     <w:rsid w:val="005438BD"/>
     <w:rsid w:val="00544953"/>
     <w:rsid w:val="005471D8"/>
     <w:rsid w:val="005509D4"/>
     <w:rsid w:val="005542C0"/>
     <w:rsid w:val="00555186"/>
     <w:rsid w:val="005622C1"/>
     <w:rsid w:val="005637C4"/>
     <w:rsid w:val="00563FEE"/>
     <w:rsid w:val="005644A7"/>
     <w:rsid w:val="005657B2"/>
     <w:rsid w:val="0057124A"/>
     <w:rsid w:val="00573388"/>
     <w:rsid w:val="0058088D"/>
     <w:rsid w:val="00580BAD"/>
     <w:rsid w:val="0058178B"/>
     <w:rsid w:val="005819BA"/>
@@ -9032,50 +9244,51 @@
     <w:rsid w:val="005E393D"/>
     <w:rsid w:val="005E3F7E"/>
     <w:rsid w:val="005E51B5"/>
     <w:rsid w:val="005E6535"/>
     <w:rsid w:val="005F1AEE"/>
     <w:rsid w:val="005F1F38"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="006222FC"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
+    <w:rsid w:val="006362A2"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
     <w:rsid w:val="00650FA0"/>
     <w:rsid w:val="006516D6"/>
     <w:rsid w:val="006541DC"/>
     <w:rsid w:val="0065475D"/>
     <w:rsid w:val="0065758B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="006611A1"/>
     <w:rsid w:val="006655AD"/>
     <w:rsid w:val="00665E66"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="00671C3E"/>
     <w:rsid w:val="0067443E"/>
     <w:rsid w:val="006758D8"/>
     <w:rsid w:val="00676016"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00683C60"/>
     <w:rsid w:val="006875A3"/>
     <w:rsid w:val="00687811"/>
@@ -9206,50 +9419,51 @@
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="00904915"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="009110D4"/>
     <w:rsid w:val="0091707D"/>
     <w:rsid w:val="00925C39"/>
     <w:rsid w:val="00930E93"/>
     <w:rsid w:val="0093279E"/>
     <w:rsid w:val="00932ECA"/>
     <w:rsid w:val="0094289D"/>
     <w:rsid w:val="0094350E"/>
     <w:rsid w:val="00944CB5"/>
     <w:rsid w:val="00946AFF"/>
     <w:rsid w:val="00954C9C"/>
     <w:rsid w:val="0095579F"/>
     <w:rsid w:val="00956315"/>
+    <w:rsid w:val="0095724B"/>
     <w:rsid w:val="00962337"/>
     <w:rsid w:val="0096344A"/>
     <w:rsid w:val="0096409D"/>
     <w:rsid w:val="00964F13"/>
     <w:rsid w:val="009668F8"/>
     <w:rsid w:val="00966D26"/>
     <w:rsid w:val="009673BC"/>
     <w:rsid w:val="0097015A"/>
     <w:rsid w:val="00971196"/>
     <w:rsid w:val="00974A63"/>
     <w:rsid w:val="00977C30"/>
     <w:rsid w:val="00977CEA"/>
     <w:rsid w:val="009801C4"/>
     <w:rsid w:val="0098074F"/>
     <w:rsid w:val="009833C7"/>
     <w:rsid w:val="00983E7B"/>
     <w:rsid w:val="00986A11"/>
     <w:rsid w:val="009873B2"/>
     <w:rsid w:val="0098752E"/>
     <w:rsid w:val="00990228"/>
     <w:rsid w:val="00991D7F"/>
     <w:rsid w:val="00993C34"/>
     <w:rsid w:val="009948DE"/>
     <w:rsid w:val="0099574E"/>
     <w:rsid w:val="009963B0"/>
@@ -9273,50 +9487,51 @@
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
     <w:rsid w:val="00A625EA"/>
+    <w:rsid w:val="00A63794"/>
     <w:rsid w:val="00A64264"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA710C"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD18A9"/>
@@ -9549,50 +9764,51 @@
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1190F"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E12E2D"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E22492"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E44B1F"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
     <w:rsid w:val="00E46CC7"/>
     <w:rsid w:val="00E531D9"/>
     <w:rsid w:val="00E53AAA"/>
     <w:rsid w:val="00E54754"/>
+    <w:rsid w:val="00E55996"/>
     <w:rsid w:val="00E55B94"/>
     <w:rsid w:val="00E608A3"/>
     <w:rsid w:val="00E63F89"/>
     <w:rsid w:val="00E7072E"/>
     <w:rsid w:val="00E72C72"/>
     <w:rsid w:val="00E7412E"/>
     <w:rsid w:val="00E74A42"/>
     <w:rsid w:val="00E7798E"/>
     <w:rsid w:val="00E90137"/>
     <w:rsid w:val="00E94144"/>
     <w:rsid w:val="00E9665E"/>
     <w:rsid w:val="00EA3144"/>
     <w:rsid w:val="00EA343D"/>
     <w:rsid w:val="00EA6387"/>
     <w:rsid w:val="00EA695A"/>
     <w:rsid w:val="00EA78AB"/>
     <w:rsid w:val="00EB1024"/>
     <w:rsid w:val="00EB2C1C"/>
     <w:rsid w:val="00EB349A"/>
     <w:rsid w:val="00EB46F6"/>
     <w:rsid w:val="00EB50CD"/>
     <w:rsid w:val="00EB5901"/>
     <w:rsid w:val="00EB7372"/>
     <w:rsid w:val="00EB76A2"/>
     <w:rsid w:val="00EB7E81"/>
@@ -9699,51 +9915,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="660CF409"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{2C1E144E-087A-4580-A39E-27A415D2B045}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11120,72 +11336,72 @@
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B6152A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21169489">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11586,76 +11802,76 @@
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85DA2B3-D6AF-41A4-94B4-02BCD82452E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4100</Characters>
+  <Pages>4</Pages>
+  <Words>792</Words>
+  <Characters>4359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4836</CharactersWithSpaces>
+  <CharactersWithSpaces>5141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>