--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
@@ -60,53 +60,53 @@
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4846C99F" w14:textId="77777777" w:rsidTr="0094340C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65AA1078" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="5D675E8B" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="5D675E8B" w14:textId="77777777" w:rsidTr="00F211AC">
         <w:trPr>
-          <w:trHeight w:val="790"/>
+          <w:trHeight w:val="802"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EB1C688" w14:textId="35BF810B" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00683731" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:ind w:left="29"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -161,199 +161,414 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">établissements pour </w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384580B5" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F27B28" w:rsidP="00BC3E93">
+          <w:p w14:paraId="384580B5" w14:textId="1943FE6D" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00CE118A" w:rsidP="00BC3E93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C5247D">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56DBA61C" wp14:editId="43805511">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05246A04" wp14:editId="2B60289D">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1893570</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-183101</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3057525" cy="571500"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="3FF4EAB0" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00F211AC" w:rsidRPr="00F211AC" w14:paraId="195C8959" w14:textId="77777777" w:rsidTr="00305E25">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="154"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A2DC93" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6707E91C" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Vraagintern"/>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05C24F96" w14:textId="01D86E30" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Vraagintern"/>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>A quoi sert cette attestation ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A73D91B" w14:textId="17A7B8F6" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:pStyle w:val="Aanwijzing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par cette attestation, le bourgmestre de la commune où est situé l’établissement pour </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>aînés</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>peut prolonger une attestation de sécurité incendie B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:i w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="5380F6C1" w14:textId="77777777" w:rsidTr="0094340C">
+      <w:tr w:rsidR="00F211AC" w:rsidRPr="00F211AC" w14:paraId="444D7B27" w14:textId="77777777" w:rsidTr="00305E25">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1A42C9" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
+          <w:p w14:paraId="0E0DD914" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="7DD129EB" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00F211AC" w:rsidRPr="00F211AC" w14:paraId="62731CB1" w14:textId="77777777" w:rsidTr="00F211AC">
+        <w:trPr>
+          <w:trHeight w:val="21"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B7A6B6B" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Besoin d’aide pour compléter cette attestation ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5277E96C" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envoyez un e-mail à </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00B85CA2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:lang w:val="fr-BE"/>
+                </w:rPr>
+                <w:t>fire@iriscare.brussels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D42B052" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00305E25">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="3FF4EAB0" w14:textId="77777777" w:rsidTr="00F211AC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D368377" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00F211AC" w:rsidRDefault="00D8513F" w:rsidP="00264499">
+            <w:pPr>
+              <w:pStyle w:val="leeg"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558C6365" w14:textId="77777777" w:rsidR="00D152C4" w:rsidRPr="00F211AC" w:rsidRDefault="00D152C4" w:rsidP="00264499">
+            <w:pPr>
+              <w:pStyle w:val="leeg"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A2DC93" w14:textId="77777777" w:rsidR="00D152C4" w:rsidRPr="00F211AC" w:rsidRDefault="00D152C4" w:rsidP="00264499">
+            <w:pPr>
+              <w:pStyle w:val="leeg"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="7DD129EB" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="15872CDF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données relatives à la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="707CD77E" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="707CD77E" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C422471" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="67AADD32" w14:textId="77777777" w:rsidTr="00264499">
@@ -885,58 +1100,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
               <w:rPr>
@@ -1286,58 +1501,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
@@ -1655,51 +1870,51 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="0BFBA490" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="0BFBA490" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4801E6AF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00F946A0">
             <w:pPr>
               <w:pStyle w:val="aankruishokje"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
@@ -1708,59 +1923,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2104,58 +2319,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
@@ -2523,58 +2738,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
@@ -2875,51 +3090,51 @@
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D2682E5" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00D8513F">
+    <w:p w14:paraId="5D2682E5" w14:textId="6512B203" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00D8513F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29786302" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00D8513F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2938,86 +3153,87 @@
         <w:gridCol w:w="1390"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="196"/>
         <w:gridCol w:w="200"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="306"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="195"/>
         <w:gridCol w:w="174"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="538"/>
         <w:gridCol w:w="224"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="463"/>
         <w:gridCol w:w="3364"/>
         <w:gridCol w:w="57"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="2F7D9D1C" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="2F7D9D1C" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="0A7B1913" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Données relatives au gestionnaire de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="1E4E4B45" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="1E4E4B45" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0100FF49" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4B0FEE40" w14:textId="77777777" w:rsidTr="00264499">
@@ -3354,51 +3570,50 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="18933CC5" w14:textId="310A0D38" w:rsidR="00770E11" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Validité</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00683731">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">et </w:t>
             </w:r>
@@ -3452,51 +3667,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4C3D162A" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A6F55D7" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00683731" w:rsidRPr="00683731" w14:paraId="200058FC" w14:textId="77777777" w:rsidTr="005A59D5">
+      <w:tr w:rsidR="00683731" w:rsidRPr="00F211AC" w14:paraId="200058FC" w14:textId="77777777" w:rsidTr="005A59D5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74435605" w14:textId="5BF1C116" w:rsidR="00683731" w:rsidRPr="00683731" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00683731">
@@ -3985,51 +4200,51 @@
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="306B842C" w14:textId="77777777" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27BA5438" w14:textId="77777777" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00683731" w:rsidRPr="00683731" w14:paraId="64B3A13F" w14:textId="77777777" w:rsidTr="005A59D5">
+      <w:tr w:rsidR="00683731" w:rsidRPr="00F211AC" w14:paraId="64B3A13F" w14:textId="77777777" w:rsidTr="005A59D5">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06397113" w14:textId="7B8244A9" w:rsidR="00683731" w:rsidRPr="00683731" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00683731">
@@ -4336,54 +4551,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27E70437" w14:textId="64894BD2" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -4692,54 +4904,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E233F4A" w14:textId="022EA789" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -5048,54 +5257,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EDC028A" w14:textId="52DDE9FE" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -5404,54 +5610,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38BC2274" w14:textId="26668A19" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -5760,54 +5963,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31AEB95C" w14:textId="46CC9CE0" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -6116,54 +6316,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="415769D0" w14:textId="32AB1544" w:rsidR="00683731" w:rsidRPr="001070D3" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>durée</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>prolongation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -6192,152 +6389,182 @@
       <w:tr w:rsidR="00683731" w:rsidRPr="001070D3" w14:paraId="2F012AF5" w14:textId="77777777" w:rsidTr="005A59D5">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D18E475" w14:textId="77777777" w:rsidR="00683731" w:rsidRDefault="00683731" w:rsidP="005A59D5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="33637918" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="33637918" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A41A4FE" w14:textId="28E06C80" w:rsidR="00D8513F" w:rsidRPr="00683731" w:rsidRDefault="00180A01" w:rsidP="009070F4">
+          <w:p w14:paraId="2A41A4FE" w14:textId="402B7C60" w:rsidR="00D8513F" w:rsidRPr="00CE118A" w:rsidRDefault="00180A01" w:rsidP="009070F4">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>La durée de validité d’une attestation de sécurité incendie B est initialement d’un an. L’attestation peut</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La durée de validité d’une attestation de sécurité incendie B est initialement </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE118A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>de 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE118A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>. L’attestation peut</w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">être prolongée par le bourgmestre, mais la durée de validité totale ne peut pas excéder 8 ans. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="6F4343F7" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="6F4343F7" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A2958E0" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00683731" w:rsidRDefault="00D8513F" w:rsidP="00264499">
+          <w:p w14:paraId="0A2958E0" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00CE118A" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="6A5391B9" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="6A5391B9" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="02935C96" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Rapport de prévention incendie à joindre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="5FEB1F9F" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="5FEB1F9F" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="230A5EFF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -6568,97 +6795,97 @@
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4C062E" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="71938601" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="71938601" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2A264E" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00146A0D">
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6682,51 +6909,51 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">dernier </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">rapport de prévention incendie </w:t>
             </w:r>
             <w:r w:rsidR="007B4A54">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>au présent document</w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="71CB81CE" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="71CB81CE" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4388CA73" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -6772,51 +6999,51 @@
       <w:tr w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w14:paraId="5950C6A7" w14:textId="77777777" w:rsidTr="007B4A54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44645D01" w14:textId="77777777" w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w:rsidRDefault="00F96AC3" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00683731" w14:paraId="173FDA6C" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00F211AC" w14:paraId="173FDA6C" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AE1E5F7" w14:textId="7CAD456D" w:rsidR="009070F4" w:rsidRPr="00272F9D" w:rsidRDefault="00683731" w:rsidP="00683731">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -6999,53 +7226,53 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B4A54">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>SIAMU</w:t>
             </w:r>
             <w:r w:rsidRPr="00683731">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00683731" w14:paraId="4B5FE39B" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00F211AC" w14:paraId="4B5FE39B" w14:textId="77777777" w:rsidTr="00F211AC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="137"/>
+          <w:trHeight w:hRule="exact" w:val="3432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07AB22BA" w14:textId="77777777" w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w:rsidRDefault="00F96AC3" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -7059,50 +7286,51 @@
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="38AB8754" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="465AA900" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1192C34A" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
@@ -7237,51 +7465,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F124AE8" w14:textId="07ECA94D" w:rsidR="00683731" w:rsidRPr="00272F9D" w:rsidRDefault="00683731" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>an(s),</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00683731" w:rsidRPr="00683731" w14:paraId="28ADE56A" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00683731" w:rsidRPr="00F211AC" w14:paraId="28ADE56A" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2680724E" w14:textId="56C12637" w:rsidR="00683731" w:rsidRPr="00272F9D" w:rsidRDefault="00683731" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
@@ -7786,53 +8014,53 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="00967364" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="00967364" w14:textId="77777777" w:rsidTr="00F211AC">
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1929" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3574581D" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>prénom et nom</w:t>
             </w:r>
@@ -7890,360 +8118,394 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009847A8" w:rsidRPr="00272F9D" w14:paraId="65E83242" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="009847A8" w:rsidRPr="00272F9D" w14:paraId="65E83242" w14:textId="77777777" w:rsidTr="00F211AC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:hRule="exact" w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26D574A2" w14:textId="77777777" w:rsidR="009847A8" w:rsidRPr="00272F9D" w:rsidRDefault="009847A8" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="1307A3DC" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="1307A3DC" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="17DCF74B" w14:textId="4637F90F" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F524EA" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">A qui devez-vous transmettre ce </w:t>
             </w:r>
             <w:r w:rsidR="007B4A54">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>document</w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="71C7879B" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="71C7879B" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2725D776" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00683731" w14:paraId="33569A11" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="00F211AC" w14:paraId="33569A11" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EAA38ED" w14:textId="334C70E1" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F524EA" w:rsidP="00180A01">
+          <w:p w14:paraId="4731FABE" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRDefault="00F524EA" w:rsidP="00180A01">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
-                <w:iCs/>
+                <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Transmettez ce</w:t>
             </w:r>
             <w:r w:rsidR="007B4A54">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> document</w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> accompagné du rapport de prévention incendie à Iriscare, ainsi qu’au gestionnaire de l’établissement.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0EAA38ED" w14:textId="334C70E1" w:rsidR="00F211AC" w:rsidRPr="00272F9D" w:rsidRDefault="00F211AC" w:rsidP="00180A01">
+            <w:pPr>
+              <w:pStyle w:val="Aanwijzing"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EFA6B54" w14:textId="67C54064" w:rsidR="00FC717D" w:rsidRPr="00272F9D" w:rsidRDefault="00FC717D" w:rsidP="00FC717D">
+    <w:p w14:paraId="0402048F" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRDefault="00F211AC" w:rsidP="00FC717D">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27ACF45B" w14:textId="77777777" w:rsidR="00F211AC" w:rsidRDefault="00F211AC">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA6B54" w14:textId="5C75A0F6" w:rsidR="00FC717D" w:rsidRPr="00272F9D" w:rsidRDefault="00FC717D" w:rsidP="00FC717D">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272F9D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informations légales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F1872E" w14:textId="5A4BA4E3" w:rsidR="00CE615A" w:rsidRPr="00683731" w:rsidRDefault="00F00733" w:rsidP="00683731">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272F9D">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>La présente décision est susceptible de faire l’objet d’un recours en annulation, et, le cas échéant, en suspension, devant le Conseil d’État. La requête en annulation, et, le cas échéant, en suspension, datée et signée doit être adressée par lettre recommandée dans les 60 jours à dater du lendemain de l’envoi de la présente notification, au Conseil d’État (rue de la Science, 33, 1040 Bruxelles). La requête doit mentionner, outre les noms, qualité et sièges des parties requérante et adverse, l’objet du recours et un exposé des faits et moyens. Une copie de la décision contestée doit y être jointe. En cas de recours en suspension, la requête doit en outre contenir un exposé des faits de nature à établir le préjudice grave difficilement réparable que causerait l’exécution immédiate de la décision attaquée. Le cas échéant, un recours contre cette décision peut être introduit devant le juge judiciaire.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE615A" w:rsidRPr="00683731" w:rsidSect="001C4379">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CB4B264" w14:textId="77777777" w:rsidR="00146A0D" w:rsidRDefault="00146A0D" w:rsidP="008E174D">
+    <w:p w14:paraId="4D7EEFAC" w14:textId="77777777" w:rsidR="00092945" w:rsidRDefault="00092945" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D95354" w14:textId="77777777" w:rsidR="00146A0D" w:rsidRDefault="00146A0D" w:rsidP="008E174D">
+    <w:p w14:paraId="14E9BE39" w14:textId="77777777" w:rsidR="00092945" w:rsidRDefault="00092945" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F81882" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="9356"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FA50841" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -8299,70 +8561,70 @@
     <w:r w:rsidR="009847A8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="193A59FE" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="382F7965" w14:textId="77777777" w:rsidR="00146A0D" w:rsidRDefault="00146A0D" w:rsidP="008E174D">
+    <w:p w14:paraId="6C7C551A" w14:textId="77777777" w:rsidR="00092945" w:rsidRDefault="00092945" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0999FF40" w14:textId="77777777" w:rsidR="00146A0D" w:rsidRDefault="00146A0D" w:rsidP="008E174D">
+    <w:p w14:paraId="537EB8E2" w14:textId="77777777" w:rsidR="00092945" w:rsidRDefault="00092945" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9471,173 +9733,173 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="650139850">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1692102280">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="277372514">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="830097374">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="327221809">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1881672689">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="650140410">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1564874268">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="653410518">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1945307931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1479375901">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="568619388">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="469905680">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="532310257">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="430201059">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="115374286">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="988485578">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2109232925">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="295912464">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="952252844">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="497576734">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="721293435">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2143574442">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="871769494">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="991832476">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1640264451">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="117533754">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2017075707">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1808082331">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="954218627">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="390739993">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="660892768">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1026906769">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2146655936">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="909852337">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="542599407">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1304652338">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="477570268">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="339115477">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9656,50 +9918,51 @@
     <w:rsid w:val="00035834"/>
     <w:rsid w:val="00037730"/>
     <w:rsid w:val="000378C5"/>
     <w:rsid w:val="000379C4"/>
     <w:rsid w:val="0004101C"/>
     <w:rsid w:val="0004475E"/>
     <w:rsid w:val="000466E9"/>
     <w:rsid w:val="00046C25"/>
     <w:rsid w:val="00047E54"/>
     <w:rsid w:val="0005708D"/>
     <w:rsid w:val="00057DEA"/>
     <w:rsid w:val="00062D04"/>
     <w:rsid w:val="00065AAB"/>
     <w:rsid w:val="00071F45"/>
     <w:rsid w:val="000729C1"/>
     <w:rsid w:val="00073BEF"/>
     <w:rsid w:val="00074D29"/>
     <w:rsid w:val="000753A0"/>
     <w:rsid w:val="00077C6F"/>
     <w:rsid w:val="00081C42"/>
     <w:rsid w:val="00083FE1"/>
     <w:rsid w:val="00084E5E"/>
     <w:rsid w:val="00091A4B"/>
     <w:rsid w:val="00091ACB"/>
     <w:rsid w:val="00091BDC"/>
+    <w:rsid w:val="00092945"/>
     <w:rsid w:val="00092B8B"/>
     <w:rsid w:val="000972C2"/>
     <w:rsid w:val="00097D39"/>
     <w:rsid w:val="000A0CB7"/>
     <w:rsid w:val="000A31F2"/>
     <w:rsid w:val="000A5120"/>
     <w:rsid w:val="000B2D73"/>
     <w:rsid w:val="000B5E35"/>
     <w:rsid w:val="000B710B"/>
     <w:rsid w:val="000B7253"/>
     <w:rsid w:val="000C59A5"/>
     <w:rsid w:val="000C7FBC"/>
     <w:rsid w:val="000D04CB"/>
     <w:rsid w:val="000D0FE2"/>
     <w:rsid w:val="000D12E3"/>
     <w:rsid w:val="000D2006"/>
     <w:rsid w:val="000D3444"/>
     <w:rsid w:val="000D4912"/>
     <w:rsid w:val="000D57DF"/>
     <w:rsid w:val="000D613E"/>
     <w:rsid w:val="000E23B0"/>
     <w:rsid w:val="000E7B6C"/>
     <w:rsid w:val="000F39BB"/>
     <w:rsid w:val="000F5541"/>
     <w:rsid w:val="000F671B"/>
@@ -9943,50 +10206,51 @@
     <w:rsid w:val="004D213B"/>
     <w:rsid w:val="004D2DC8"/>
     <w:rsid w:val="004D4843"/>
     <w:rsid w:val="004D4F34"/>
     <w:rsid w:val="004D5397"/>
     <w:rsid w:val="004D5B75"/>
     <w:rsid w:val="004D65B0"/>
     <w:rsid w:val="004E1C5E"/>
     <w:rsid w:val="004E2712"/>
     <w:rsid w:val="004E2CF2"/>
     <w:rsid w:val="004E2FB1"/>
     <w:rsid w:val="004E341C"/>
     <w:rsid w:val="004E6AC1"/>
     <w:rsid w:val="004F0B46"/>
     <w:rsid w:val="004F5BB2"/>
     <w:rsid w:val="004F64B9"/>
     <w:rsid w:val="004F66D1"/>
     <w:rsid w:val="004F7AA3"/>
     <w:rsid w:val="00501AD2"/>
     <w:rsid w:val="00504D1E"/>
     <w:rsid w:val="00506277"/>
     <w:rsid w:val="0051224B"/>
     <w:rsid w:val="0051379D"/>
     <w:rsid w:val="00516BDC"/>
     <w:rsid w:val="005177A0"/>
+    <w:rsid w:val="00523C2D"/>
     <w:rsid w:val="005247C1"/>
     <w:rsid w:val="00527F3D"/>
     <w:rsid w:val="00530A3F"/>
     <w:rsid w:val="00532109"/>
     <w:rsid w:val="00537C0D"/>
     <w:rsid w:val="00541098"/>
     <w:rsid w:val="005423FF"/>
     <w:rsid w:val="005438BD"/>
     <w:rsid w:val="00544953"/>
     <w:rsid w:val="005471D8"/>
     <w:rsid w:val="005509D4"/>
     <w:rsid w:val="005542C0"/>
     <w:rsid w:val="00555186"/>
     <w:rsid w:val="005622C1"/>
     <w:rsid w:val="005637C4"/>
     <w:rsid w:val="00563FEE"/>
     <w:rsid w:val="005644A7"/>
     <w:rsid w:val="005657B2"/>
     <w:rsid w:val="0057124A"/>
     <w:rsid w:val="00573388"/>
     <w:rsid w:val="0058088D"/>
     <w:rsid w:val="00580BAD"/>
     <w:rsid w:val="0058178B"/>
     <w:rsid w:val="005819BA"/>
     <w:rsid w:val="005819DE"/>
@@ -10163,50 +10427,51 @@
     <w:rsid w:val="008740E6"/>
     <w:rsid w:val="008747C0"/>
     <w:rsid w:val="00874FB0"/>
     <w:rsid w:val="00877401"/>
     <w:rsid w:val="00877606"/>
     <w:rsid w:val="008807CB"/>
     <w:rsid w:val="00880A15"/>
     <w:rsid w:val="0088206C"/>
     <w:rsid w:val="00884C0F"/>
     <w:rsid w:val="00887E46"/>
     <w:rsid w:val="0089130A"/>
     <w:rsid w:val="00894BAF"/>
     <w:rsid w:val="008954B5"/>
     <w:rsid w:val="00895F58"/>
     <w:rsid w:val="00896280"/>
     <w:rsid w:val="00897B68"/>
     <w:rsid w:val="008A123A"/>
     <w:rsid w:val="008A29B0"/>
     <w:rsid w:val="008A599E"/>
     <w:rsid w:val="008A6362"/>
     <w:rsid w:val="008A643A"/>
     <w:rsid w:val="008B153E"/>
     <w:rsid w:val="008B1882"/>
     <w:rsid w:val="008C3A03"/>
     <w:rsid w:val="008C4B7F"/>
+    <w:rsid w:val="008C69F2"/>
     <w:rsid w:val="008C6D1B"/>
     <w:rsid w:val="008D0405"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008D2399"/>
     <w:rsid w:val="008D347C"/>
     <w:rsid w:val="008D36C7"/>
     <w:rsid w:val="008E174D"/>
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="00904915"/>
     <w:rsid w:val="009070F4"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="009110D4"/>
     <w:rsid w:val="0091707D"/>
     <w:rsid w:val="00925C39"/>
     <w:rsid w:val="00930E93"/>
     <w:rsid w:val="0093279E"/>
@@ -10232,80 +10497,82 @@
     <w:rsid w:val="00977CEA"/>
     <w:rsid w:val="009801C4"/>
     <w:rsid w:val="0098074F"/>
     <w:rsid w:val="009833C7"/>
     <w:rsid w:val="00983E7B"/>
     <w:rsid w:val="009847A8"/>
     <w:rsid w:val="00986A11"/>
     <w:rsid w:val="009873B2"/>
     <w:rsid w:val="0098752E"/>
     <w:rsid w:val="00990228"/>
     <w:rsid w:val="00991D7F"/>
     <w:rsid w:val="00993C34"/>
     <w:rsid w:val="009948DE"/>
     <w:rsid w:val="0099574E"/>
     <w:rsid w:val="009963B0"/>
     <w:rsid w:val="00997227"/>
     <w:rsid w:val="009A1533"/>
     <w:rsid w:val="009A45A4"/>
     <w:rsid w:val="009A498E"/>
     <w:rsid w:val="009B1293"/>
     <w:rsid w:val="009B3856"/>
     <w:rsid w:val="009B4964"/>
     <w:rsid w:val="009B7127"/>
     <w:rsid w:val="009C2D7B"/>
     <w:rsid w:val="009E20A5"/>
+    <w:rsid w:val="009E2876"/>
     <w:rsid w:val="009E39A9"/>
     <w:rsid w:val="009E5EF3"/>
     <w:rsid w:val="009F45A6"/>
     <w:rsid w:val="009F4EBF"/>
     <w:rsid w:val="009F7700"/>
     <w:rsid w:val="00A01A2B"/>
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
+    <w:rsid w:val="00A63794"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD1A37"/>
     <w:rsid w:val="00AD22D9"/>
     <w:rsid w:val="00AD2310"/>
@@ -10424,71 +10691,73 @@
     <w:rsid w:val="00C83440"/>
     <w:rsid w:val="00C86148"/>
     <w:rsid w:val="00C86AE4"/>
     <w:rsid w:val="00C8770E"/>
     <w:rsid w:val="00C91532"/>
     <w:rsid w:val="00C94546"/>
     <w:rsid w:val="00CA07C4"/>
     <w:rsid w:val="00CA4C88"/>
     <w:rsid w:val="00CA4E6C"/>
     <w:rsid w:val="00CA770C"/>
     <w:rsid w:val="00CA7BBC"/>
     <w:rsid w:val="00CB0D57"/>
     <w:rsid w:val="00CB30EC"/>
     <w:rsid w:val="00CB3108"/>
     <w:rsid w:val="00CB3E00"/>
     <w:rsid w:val="00CC127D"/>
     <w:rsid w:val="00CC1868"/>
     <w:rsid w:val="00CC1D46"/>
     <w:rsid w:val="00CC2F61"/>
     <w:rsid w:val="00CC4B6E"/>
     <w:rsid w:val="00CC55BB"/>
     <w:rsid w:val="00CC7865"/>
     <w:rsid w:val="00CC78FD"/>
     <w:rsid w:val="00CD444D"/>
     <w:rsid w:val="00CD6BE4"/>
+    <w:rsid w:val="00CE118A"/>
     <w:rsid w:val="00CE3888"/>
     <w:rsid w:val="00CE59A4"/>
     <w:rsid w:val="00CE615A"/>
     <w:rsid w:val="00CF15A8"/>
     <w:rsid w:val="00CF20DC"/>
     <w:rsid w:val="00CF3D31"/>
     <w:rsid w:val="00CF7950"/>
     <w:rsid w:val="00CF7CDA"/>
     <w:rsid w:val="00D01555"/>
     <w:rsid w:val="00D01BA6"/>
     <w:rsid w:val="00D02AE7"/>
     <w:rsid w:val="00D032FB"/>
     <w:rsid w:val="00D03B5B"/>
     <w:rsid w:val="00D10F0E"/>
     <w:rsid w:val="00D11A95"/>
     <w:rsid w:val="00D11E99"/>
     <w:rsid w:val="00D13963"/>
     <w:rsid w:val="00D13D4C"/>
     <w:rsid w:val="00D14535"/>
     <w:rsid w:val="00D148C7"/>
     <w:rsid w:val="00D14A92"/>
+    <w:rsid w:val="00D152C4"/>
     <w:rsid w:val="00D1550F"/>
     <w:rsid w:val="00D1659F"/>
     <w:rsid w:val="00D207C9"/>
     <w:rsid w:val="00D24D21"/>
     <w:rsid w:val="00D25903"/>
     <w:rsid w:val="00D304BC"/>
     <w:rsid w:val="00D306D6"/>
     <w:rsid w:val="00D30E5B"/>
     <w:rsid w:val="00D31550"/>
     <w:rsid w:val="00D31CC6"/>
     <w:rsid w:val="00D3255C"/>
     <w:rsid w:val="00D332E8"/>
     <w:rsid w:val="00D33BB7"/>
     <w:rsid w:val="00D368AA"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D430C5"/>
     <w:rsid w:val="00D46675"/>
     <w:rsid w:val="00D4762E"/>
     <w:rsid w:val="00D51779"/>
     <w:rsid w:val="00D52549"/>
     <w:rsid w:val="00D53054"/>
     <w:rsid w:val="00D54261"/>
     <w:rsid w:val="00D54B25"/>
     <w:rsid w:val="00D556E6"/>
     <w:rsid w:val="00D5586A"/>
@@ -10501,50 +10770,51 @@
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D749B9"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D84A8F"/>
     <w:rsid w:val="00D8513F"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D95565"/>
     <w:rsid w:val="00D9622B"/>
     <w:rsid w:val="00DA64B5"/>
     <w:rsid w:val="00DA65C6"/>
     <w:rsid w:val="00DB0BA9"/>
     <w:rsid w:val="00DB10A4"/>
     <w:rsid w:val="00DB54F6"/>
     <w:rsid w:val="00DB73E6"/>
     <w:rsid w:val="00DC31AA"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DD4C6A"/>
     <w:rsid w:val="00DD7C60"/>
     <w:rsid w:val="00DE6075"/>
     <w:rsid w:val="00DF3DF9"/>
+    <w:rsid w:val="00DF64D2"/>
     <w:rsid w:val="00DF787F"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0135A"/>
     <w:rsid w:val="00E02624"/>
     <w:rsid w:val="00E03B51"/>
     <w:rsid w:val="00E05D0A"/>
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E12E2D"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E22492"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
@@ -10589,50 +10859,51 @@
     <w:rsid w:val="00ED19A4"/>
     <w:rsid w:val="00ED240D"/>
     <w:rsid w:val="00ED2896"/>
     <w:rsid w:val="00ED3703"/>
     <w:rsid w:val="00ED5992"/>
     <w:rsid w:val="00EE1B58"/>
     <w:rsid w:val="00EE2168"/>
     <w:rsid w:val="00EE4619"/>
     <w:rsid w:val="00EE7471"/>
     <w:rsid w:val="00EF1409"/>
     <w:rsid w:val="00EF2B23"/>
     <w:rsid w:val="00EF3BED"/>
     <w:rsid w:val="00EF41BA"/>
     <w:rsid w:val="00EF6CD2"/>
     <w:rsid w:val="00F00733"/>
     <w:rsid w:val="00F03AB3"/>
     <w:rsid w:val="00F0600B"/>
     <w:rsid w:val="00F0623A"/>
     <w:rsid w:val="00F10F53"/>
     <w:rsid w:val="00F115A3"/>
     <w:rsid w:val="00F13EB1"/>
     <w:rsid w:val="00F1515B"/>
     <w:rsid w:val="00F152DF"/>
     <w:rsid w:val="00F17496"/>
     <w:rsid w:val="00F17E4D"/>
+    <w:rsid w:val="00F211AC"/>
     <w:rsid w:val="00F241B4"/>
     <w:rsid w:val="00F246F6"/>
     <w:rsid w:val="00F26FD3"/>
     <w:rsid w:val="00F276F8"/>
     <w:rsid w:val="00F27B28"/>
     <w:rsid w:val="00F32C2B"/>
     <w:rsid w:val="00F3489C"/>
     <w:rsid w:val="00F370F3"/>
     <w:rsid w:val="00F410F5"/>
     <w:rsid w:val="00F43BE2"/>
     <w:rsid w:val="00F44637"/>
     <w:rsid w:val="00F50643"/>
     <w:rsid w:val="00F50EE9"/>
     <w:rsid w:val="00F51652"/>
     <w:rsid w:val="00F524EA"/>
     <w:rsid w:val="00F53994"/>
     <w:rsid w:val="00F55E85"/>
     <w:rsid w:val="00F56B26"/>
     <w:rsid w:val="00F62502"/>
     <w:rsid w:val="00F625CA"/>
     <w:rsid w:val="00F63364"/>
     <w:rsid w:val="00F635CA"/>
     <w:rsid w:val="00F70FFA"/>
     <w:rsid w:val="00F75B1A"/>
     <w:rsid w:val="00F771C3"/>
@@ -10686,51 +10957,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58BC43C6"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{8141AED2-A3A5-449F-821A-FC2BAFA406F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12108,58 +12379,58 @@
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00464891"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12364,54 +12635,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -12495,141 +12779,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1390813-2C34-420D-A0EF-5500176B7E83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51139488-945B-48AC-9EF0-99F3068AA23B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51139488-945B-48AC-9EF0-99F3068AA23B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1390813-2C34-420D-A0EF-5500176B7E83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4150</Characters>
+  <Pages>4</Pages>
+  <Words>805</Words>
+  <Characters>4428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4895</CharactersWithSpaces>
+  <CharactersWithSpaces>5223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>