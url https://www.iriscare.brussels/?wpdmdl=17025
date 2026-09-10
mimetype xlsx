--- v0 (2025-10-24)
+++ v1 (2026-09-10)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Srv-fs01.cccggc.local\share\INFRA\04 Législations\04.3 Normes incendie aînés\Nieuwe brandwetgeving\stappenplan\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Uitrustingen Ondersteuning-Appui Equipements\Jeroen\Brandveiligheidscommissie\stappenplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9612E0AF-FF23-4122-92AA-4CA3A196980A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9188FCA5-4CBC-4524-B93C-56AA1E8162F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Stappenplan" sheetId="2" r:id="rId1"/>
     <sheet name="Toelichting" sheetId="4" r:id="rId2"/>
     <sheet name="Gegevensblad" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="65">
   <si>
     <t>voorziening</t>
   </si>
   <si>
     <t>adres</t>
   </si>
   <si>
     <t>datum ondertekening B-attest</t>
@@ -189,84 +189,84 @@
   <si>
     <t>In deze kolom vul je telkens het artikel in waarvoor een tekort werd vastgesteld. De vermelding van dit artikel kan je in het brandpreventieverslag terugvinden.</t>
   </si>
   <si>
     <t>Hier selecteer je de stand van zaken voor het desbetreffende tekort: op te starten, in uitvoering, voltooid.</t>
   </si>
   <si>
     <t>Hier kan je desgewenst extra informatie geven.</t>
   </si>
   <si>
     <t>- 2: deelcompartimentering, toegangswegen, spreiding en aantal uitgangen voor evacuatie, plafonds en verlaagde plafonds, brandbestrijdingsmiddelen (blussers, haspels, hydranten, blusdekens, sprinklers), liften, elektrische installaties, gasinstallaties, aëraulische installaties.</t>
   </si>
   <si>
     <t>- 3: doorvoeringen, structuur, wanden (behalve gevels), buiten en- binnentrappen</t>
   </si>
   <si>
     <t>- 4: inplanting, gevels, daken, technische ruimtes, parkings, collectieve keukens</t>
   </si>
   <si>
     <t>Omdat het niet altijd mogelijk is om alle tekorten onmiddellijk weg te werken, is het nuttig om bepaalde acties van het stappenplan te prioritiseren ten opzichte van andere. Om dit te doen, kun je in deze kolom 1 van de 4 prioriteitsniveau's selecteren. Prioriteitsniveau 1 staat hierbij voor 'onmiddelijk uit te voeren' , terwijl prioriteitsniveau 4 staat voor 'uit te voeren op lange termijn'. De prioriteitsniveau's moeten in overeenstemming zijn met de vermelde timing (start- en einddatum) in het stappenplan. Hieronder vind je per onderwerp een indicatie van het bijhorende prioriteitsniveau terug:</t>
   </si>
   <si>
     <t>Nog vragen?</t>
   </si>
   <si>
-    <t>Stuur een e-mail naar infra@vivalis.brussels.</t>
-[...1 lines deleted...]
-  <si>
     <t>- de normen opgenomen in de NBN S21-201, NBN S21-202 of NBN S21-203.</t>
   </si>
   <si>
     <t>- de normen opgenomen in de bijlagen 1 of 2 van het besluit van het Verenigd College van 07/03/2024  tot vaststelling van de specifieke brandveiligheidsnormen waaraan de voorzieningen voor ouderen moeten voldoen;</t>
   </si>
   <si>
     <t>- de normen opgenomen in de bijlagen 2 t.e.m. 7 van het koninklijk besluit van 07/07/1994  tot vaststelling van de basisnormen voor de preventie van brand en ontploffing waaraan nieuwe gebouwen moeten voldoen;</t>
   </si>
   <si>
     <t>- 1: compartimentering (behalve deelcompartimentering), evacuatiewegen (deuren, gangen, vluchtterrassen, organisatie), branddetectie, alarm, melding, onderhoud en controle van technische installaties, opleiding, evacuatie- en interventieplan, intern noodplan, afwijkingsaanvraag, signalisatie, organisatorische maatregelen.</t>
   </si>
   <si>
     <t>Hier geef je een inschatting op van de startdatum van de acties (werken, opleiding, onderhoud, afwijkingsaanvraag, etc.) in de volgende vorm 'dd/mm/jjjj'.</t>
   </si>
   <si>
     <t>Hier vul je de datum in van de ondertekening van het B-attest in de volgende vorm 'dd/mm/jjjj'.</t>
   </si>
   <si>
     <t>Hier vul je de datum in van de opmaak van het stappenplan in de volgende vorm 'dd/mm/jjjj'.</t>
   </si>
   <si>
     <t>Hier geef je een inschatting op van de einddatum van de acties (werken, opleiding, onderhoud, afwijkingsaanvraag, etc.) in de volgende vorm 'dd/mm/jjjj'. Het is van belang om rekening te houden met het feit dat een B-attest slechts verlengd kan worden tot een totale, gecumuleerde duur van 8 jaar.</t>
   </si>
   <si>
     <t>Geef met een cijfer aan om welke versie van het stappenplan het gaat. Een 1ste versie van het stappenplan moet opgemaakt worden na ontvangst van het B-attest dat initieel 1 jaar geldig is. Deze versie moet binnen 6 maanden na ontvangst van het B-attest aan de gemeente bezorgd worden. De burgemeester geeft vervolgens aan de DBDMH de opdracht om dit stappenplan te analyseren. Op basis hiervan kan het B-attest al dan niet verlengd worden met minstens 1 jaar. Daarnaast moet telkens een nieuwe versie van het stappenplan ingediend worden uiterlijk 3 maanden vóór het aflopen van de geldigheidsduur van het B-attest als nog niet alle tekorten verholpen zijn. Let wel, een B-attest kan maar verlengd worden tot een totale, gecumuleerde duur van 8 jaar.</t>
   </si>
   <si>
     <t>Geef hier een korte beschrijving van hoe het tekort zal aangepakt worden. Het kan bijvoorbeeld gaan om een bouwtechnische aanpassing, een organisatorische aanpassing, een opleiding of een aanvraag tot afwijking. Splits indien nodig de remediëringsacties op in onderdelen. Bij een bouwtechnische aanpassing kan je bijvoorbeeld volgende stappen aangeven: aanstelling architectenbureau/studiebureau, opmaak ontwerp, stedenbouwkundige vergunningsaanvraag, opmaak uitvoeringsdossier, procedure overheidsopdracht, uitvoeren werken, etc. Indien er sprake is van een afwijkingsaanvraag, geef dan ook aan als er desgevallend een afwijking op de federale basisnormen aangevraagd zal worden voor hetzelfde tekort.</t>
   </si>
   <si>
     <t>Het stappenplan omvat een omschrijving van hoe en binnen welke termijn de tekorten vermeld in het brandpreventieverslag verholpen zullen worden. Bij een update van een bestaand stappenplan vermeldt ze eveneens de tekorten die reeds verholpen werden.</t>
+  </si>
+  <si>
+    <t>Stuur een e-mail naar fire@iriscare.brussels.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/mm/yy;@"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -420,140 +420,135 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -886,775 +881,774 @@
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFE8FB8B-7120-49EE-AA13-C99C3A174B3A}">
   <sheetPr codeName="Blad1"/>
   <dimension ref="B2:K23"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B10" sqref="B10:D10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" customWidth="1"/>
     <col min="3" max="3" width="25.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="38.140625" customWidth="1"/>
     <col min="6" max="6" width="37.5703125" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" customWidth="1"/>
     <col min="10" max="10" width="29.42578125" customWidth="1"/>
     <col min="11" max="11" width="45.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B4" s="29" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="30"/>
       <c r="D4" s="30"/>
-      <c r="E4" s="31"/>
+      <c r="E4" s="33"/>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B5" s="28" t="s">
+      <c r="B5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="28"/>
-[...1 lines deleted...]
-      <c r="E5" s="17"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="14"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B6" s="28" t="s">
+      <c r="B6" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="28"/>
-[...1 lines deleted...]
-      <c r="E6" s="17"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="14"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B7" s="28" t="s">
+      <c r="B7" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="28"/>
-[...1 lines deleted...]
-      <c r="E7" s="18"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="15"/>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="28"/>
-[...1 lines deleted...]
-      <c r="E8" s="17"/>
+      <c r="C8" s="32"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="14"/>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="28"/>
-[...1 lines deleted...]
-      <c r="E9" s="10"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="8"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="28"/>
-[...1 lines deleted...]
-      <c r="E10" s="18"/>
+      <c r="C10" s="32"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="15"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="D12" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="E12" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="9" t="s">
+      <c r="F12" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G12" s="9" t="s">
+      <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="H12" s="9" t="s">
+      <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="I12" s="9" t="s">
+      <c r="I12" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="J12" s="9" t="s">
+      <c r="J12" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="K12" s="9" t="s">
+      <c r="K12" s="7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="5">
+      <c r="B13" s="3">
         <v>1</v>
       </c>
-      <c r="C13" s="5"/>
-[...7 lines deleted...]
-      <c r="K13" s="6"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="4"/>
     </row>
     <row r="14" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="5">
+      <c r="B14" s="3">
         <v>2</v>
       </c>
-      <c r="C14" s="5"/>
-[...7 lines deleted...]
-      <c r="K14" s="6"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="4"/>
     </row>
     <row r="15" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="5">
+      <c r="B15" s="3">
         <v>3</v>
       </c>
-      <c r="C15" s="5"/>
-[...7 lines deleted...]
-      <c r="K15" s="6"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="4"/>
     </row>
     <row r="16" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="5">
+      <c r="B16" s="3">
         <v>4</v>
       </c>
-      <c r="C16" s="5"/>
-[...7 lines deleted...]
-      <c r="K16" s="6"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="4"/>
     </row>
     <row r="17" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="5">
+      <c r="B17" s="3">
         <v>5</v>
       </c>
-      <c r="C17" s="5"/>
-[...7 lines deleted...]
-      <c r="K17" s="6"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="4"/>
     </row>
     <row r="18" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="5">
+      <c r="B18" s="3">
         <v>6</v>
       </c>
-      <c r="C18" s="5"/>
-[...7 lines deleted...]
-      <c r="K18" s="6"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="4"/>
     </row>
     <row r="19" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="5">
+      <c r="B19" s="3">
         <v>7</v>
       </c>
-      <c r="C19" s="5"/>
-[...7 lines deleted...]
-      <c r="K19" s="6"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="4"/>
     </row>
     <row r="20" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="5">
+      <c r="B20" s="3">
         <v>8</v>
       </c>
-      <c r="C20" s="5"/>
-[...7 lines deleted...]
-      <c r="K20" s="6"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="4"/>
     </row>
     <row r="21" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="5">
+      <c r="B21" s="3">
         <v>9</v>
       </c>
-      <c r="C21" s="5"/>
-[...7 lines deleted...]
-      <c r="K21" s="6"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="4"/>
     </row>
     <row r="22" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="5">
+      <c r="B22" s="3">
         <v>10</v>
       </c>
-      <c r="C22" s="5"/>
-[...7 lines deleted...]
-      <c r="K22" s="6"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="4"/>
     </row>
     <row r="23" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="5">
+      <c r="B23" s="3">
         <v>11</v>
       </c>
-      <c r="C23" s="5"/>
-[...7 lines deleted...]
-      <c r="K23" s="6"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
   </mergeCells>
+  <conditionalFormatting sqref="G13:G23">
+    <cfRule type="colorScale" priority="1">
+      <colorScale>
+        <cfvo type="num" val="1"/>
+        <cfvo type="num" val="2.5"/>
+        <cfvo type="num" val="4"/>
+        <color rgb="FFF8696B"/>
+        <color rgb="FFFFEB84"/>
+        <color rgb="FF63BE7B"/>
+      </colorScale>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J13:J23">
     <cfRule type="colorScale" priority="9">
       <colorScale>
         <cfvo type="formula" val="&quot;op te starten&quot;"/>
         <cfvo type="formula" val="&quot;in uitvoering&quot;"/>
         <cfvo type="formula" val="&quot;voltooid&quot;"/>
         <color theme="5" tint="0.39997558519241921"/>
         <color rgb="FFFFEB84"/>
         <color theme="9" tint="0.59999389629810485"/>
-      </colorScale>
-[...10 lines deleted...]
-        <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D26BD825-2565-4FF2-B2AF-3F171B796216}">
           <x14:formula1>
             <xm:f>Gegevensblad!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>J13:J23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2E7731E6-C37B-4717-92D3-847F29638254}">
           <x14:formula1>
             <xm:f>Gegevensblad!$D$2:$D$6</xm:f>
           </x14:formula1>
           <xm:sqref>E9</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E721F1AB-78AB-40B7-BB21-FD3FEF21BE1E}">
           <x14:formula1>
             <xm:f>Gegevensblad!$A$2:$A$15</xm:f>
           </x14:formula1>
           <xm:sqref>C13:C23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0B880EB9-C90D-4B28-89A4-215695C11B0D}">
           <x14:formula1>
             <xm:f>Gegevensblad!$C$2:$C$5</xm:f>
           </x14:formula1>
           <xm:sqref>G13:G23</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA09ACF5-F49C-4FB1-A510-E565573118DD}">
   <dimension ref="B2:U32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="86.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B2" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="30"/>
     </row>
     <row r="3" spans="2:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="32" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="32"/>
+      <c r="B3" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="25"/>
     </row>
     <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" s="29" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="30"/>
     </row>
     <row r="6" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>59</v>
-      </c>
-[...22 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="36"/>
+      <c r="C13" s="31"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="25" t="s">
+      <c r="C14" s="22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="45" x14ac:dyDescent="0.25">
-      <c r="B15" s="34"/>
-      <c r="C15" s="26" t="s">
+      <c r="B15" s="27"/>
+      <c r="C15" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="B16" s="27"/>
+      <c r="C16" s="23" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="16" spans="2:3" ht="45" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B17" s="35"/>
-[...1 lines deleted...]
-        <v>54</v>
+      <c r="B17" s="28"/>
+      <c r="C17" s="24" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B18" s="13" t="s">
+      <c r="B18" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="21" t="s">
+      <c r="C18" s="18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B19" s="13" t="s">
+      <c r="B19" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="C19" s="10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="2:21" ht="123" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="13" t="s">
+      <c r="B20" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C20" s="20" t="s">
-        <v>63</v>
+      <c r="C20" s="17" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="21" spans="2:21" ht="105" x14ac:dyDescent="0.25">
-      <c r="B21" s="33" t="s">
+      <c r="B21" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C21" s="22" t="s">
+      <c r="C21" s="19" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
     </row>
     <row r="22" spans="2:21" ht="60" x14ac:dyDescent="0.25">
-      <c r="B22" s="34"/>
-[...1 lines deleted...]
-        <v>57</v>
+      <c r="B22" s="27"/>
+      <c r="C22" s="20" t="s">
+        <v>56</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
     </row>
     <row r="23" spans="2:21" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="34"/>
-      <c r="C23" s="23" t="s">
+      <c r="B23" s="27"/>
+      <c r="C23" s="20" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
     </row>
     <row r="24" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B24" s="34"/>
-      <c r="C24" s="23" t="s">
+      <c r="B24" s="27"/>
+      <c r="C24" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
     </row>
     <row r="25" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B25" s="35"/>
-      <c r="C25" s="24" t="s">
+      <c r="B25" s="28"/>
+      <c r="C25" s="21" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
     </row>
     <row r="26" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B26" s="13" t="s">
+      <c r="B26" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C26" s="21" t="s">
-        <v>58</v>
+      <c r="C26" s="18" t="s">
+        <v>57</v>
       </c>
       <c r="G26" s="1"/>
     </row>
     <row r="27" spans="2:21" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="13" t="s">
+      <c r="B27" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="4"/>
+      <c r="C27" s="10" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="28" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B28" s="13" t="s">
+      <c r="B28" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="C28" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B29" s="13" t="s">
+      <c r="B29" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="C29" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="31" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B31" s="29" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="30"/>
     </row>
     <row r="32" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B32" s="32" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="32"/>
+      <c r="B32" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B21:B25"/>
     <mergeCell ref="B31:C31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97461E83-1F58-4CC5-A61C-CC246CAF35CC}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9" style="14" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C1" s="16" t="s">
+      <c r="C1" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" s="14">
+      <c r="C2" s="12">
         <v>1</v>
       </c>
-      <c r="D2" s="14">
+      <c r="D2" s="12">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="14">
+      <c r="C3" s="12">
         <v>2</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D3" s="12">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="12">
         <v>3</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="12">
         <v>4</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="12">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="12">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">