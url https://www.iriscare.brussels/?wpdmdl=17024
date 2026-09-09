--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Srv-fs01.cccggc.local\share\INFRA\04 Législations\04.3 Normes incendie aînés\Nieuwe brandwetgeving\stappenplan\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\Bruxelles-Brussel\Uitrustingen Ondersteuning-Appui Equipements\Jeroen\Brandveiligheidscommissie\stappenplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42C9CEE9-109B-44AE-B5B2-FC27D94611AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9DF2270-FAB7-49DD-947F-2ED422173A03}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Plan échelonné" sheetId="2" r:id="rId1"/>
     <sheet name="Fiche explicative" sheetId="4" r:id="rId2"/>
     <sheet name="Données" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="82" uniqueCount="65">
   <si>
     <t>n°</t>
   </si>
   <si>
     <t>NBN S21-201</t>
   </si>
   <si>
     <t>NBN S21-202</t>
@@ -105,53 +105,50 @@
   <si>
     <t>données générales</t>
   </si>
   <si>
     <t>À quoi sert ce plan échelonné ?</t>
   </si>
   <si>
     <t>Données générales</t>
   </si>
   <si>
     <t>référence dernier rapport de prévention</t>
   </si>
   <si>
     <t>date rédaction plan échelonné</t>
   </si>
   <si>
     <t>Tableau plan échelonné</t>
   </si>
   <si>
     <t>description du défaut</t>
   </si>
   <si>
     <t>Des questions ?</t>
   </si>
   <si>
-    <t>Envoyez un courriel à infra@vivalis.brussels.</t>
-[...1 lines deleted...]
-  <si>
     <t>Indiquez ici le nom de l'établissement.</t>
   </si>
   <si>
     <t>Indiquez ici l'adresse complète de l'établissement.</t>
   </si>
   <si>
     <t xml:space="preserve">Dans cette colonne, vous sélectionnez les normes afférentes. Le menu déroulant contient les options suivantes : </t>
   </si>
   <si>
     <t>- les normes reprises dans les annexes 1 ou 2 de l'arrêté du Collège réuni du 07/03/2024 fixant les normes de sécurité incendie spécifiques auxquelles doivent répondre les établissements pour aînés ;</t>
   </si>
   <si>
     <t>- les normes reprises dans les annexes 2 à 7 de l'arrêté royal du 07/07/1994 fixant les normes de base en matière de prévention contre l'incendie et l'explosion auxquelles les bâtiments nouveaux doivent répondre ;</t>
   </si>
   <si>
     <t>- les normes reprises dans la NBN S21-201, la NBN S21-202 ou la NBN S21-203.</t>
   </si>
   <si>
     <t>Dans cette colonne, indiquez l'article pour lequel un défaut a été constaté. Cet article est mentionné dans le rapport de prévention.</t>
   </si>
   <si>
     <t>C'est ici que vous décrivez le défaut. La description du défaut se trouve également dans le rapport de prévention.</t>
   </si>
   <si>
     <t>Vous pouvez ici fournir des informations supplémentaires si vous le souhaitez.</t>
@@ -223,50 +220,53 @@
     <t>- 3 : passages à travers les parois, structure, parois (à l'exception des façades), escaliers extérieurs et intérieurs.</t>
   </si>
   <si>
     <t>Vous sélectionnez ici le statut actuel du défaut concerné : à entamer, en cours, terminé.</t>
   </si>
   <si>
     <t>- 1 : compartimentage (sauf compartimentage partiel), voies d'évacuation (portes, couloirs, terrasses d'évacuation, organisation), détection incendie, alarme, alerte, entretien et contrôle des installations techniques, formation, plan d'évacuation et d'intervention, plan d'urgence interne, demande de dérogation, signalisation, mesures organisationnelles.</t>
   </si>
   <si>
     <t>Donnez ici une brève description de la manière dont le défaut sera remédié. Il peut s'agir, par exemple, d'une adaptation technique du bâtiment, d'une adaptation organisationnelle, d'une formation ou d'une demande de dérogation. Si nécessaire, divisez les mesures correctives en plusieurs parties. Dans le cas d'une adaptation technique du bâtiment, vous pouvez p.e. indiquer les étapes suivantes : désignation d'un bureau d'architectes/d'étudés, élaboration du projet, demande de permis d'urbanisme, élaboration du dossier d'exécution, procédure de marché public, exécution des travaux, etc. En cas de demande de dérogation, indiquez également si une dérogation aux normes de base fédérales sera demandée pour le même défaut.</t>
   </si>
   <si>
     <t>Donnez ici une estimation de la date de début des actions (travaux, formation, entretien, demande de dérogation, etc.) sous la forme suivante : « jj/mm/aaaa ».</t>
   </si>
   <si>
     <t>Indiquez ici la date de rédaction du présent plan échelonné sous la forme « jj/mm/aaaa ».</t>
   </si>
   <si>
     <t>Indiquez ici la date de la signature de l'attestation B sous la forme « jj/mm/aaaa ».</t>
   </si>
   <si>
     <t>Indiquer la version du présent plan échelonné. Une 1re version du plan doit être établie après réception de l'attestation B, qui est initialement valable 1 an. Cette version doit être remise à la commune dans les 6 mois suivant la réception de l'attestation B. Le bourgmestre charge ensuite le SIAMU d'analyser ce plan. Sur cette base, l'attestation B peut ou non être prolongée d'au moins 1 an. En outre, une nouvelle version du plan doit être soumise au plus tard trois mois avant l'expiration de l'attestation B si tous les défauts n'ont pas été remédiés. Veuillez noter qu'une attestation B ne peut être prolongée que pour une période maximale de 8 ans (cumulée).</t>
   </si>
   <si>
     <t>Donnez ici une estimation de la date de fin des actions (travaux, formation, entretien, demande de dérogation, etc.) sous la forme suivante « jj/mm/aaaa ». Il est important de garder à l'esprit qu'une attestation B ne peut être renouvelée que pour une durée maximale de 8 ans (cumulée).</t>
+  </si>
+  <si>
+    <t>Envoyez un courriel à fire@iriscare.brussels.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/mm/yy;@"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -420,141 +420,136 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009644"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -887,810 +882,809 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AFE8FB8B-7120-49EE-AA13-C99C3A174B3A}">
   <dimension ref="B2:K23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="4.28515625" customWidth="1"/>
     <col min="3" max="3" width="25.28515625" customWidth="1"/>
     <col min="4" max="4" width="16.140625" customWidth="1"/>
     <col min="5" max="5" width="38.140625" customWidth="1"/>
     <col min="6" max="6" width="37.5703125" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" customWidth="1"/>
     <col min="10" max="10" width="29.42578125" customWidth="1"/>
     <col min="11" max="11" width="45.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:11" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="B2" s="26" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="26"/>
+      <c r="B2" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
     </row>
     <row r="4" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B4" s="28" t="s">
+      <c r="B4" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="29"/>
-[...1 lines deleted...]
-      <c r="E4" s="30"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="32"/>
     </row>
     <row r="5" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="27"/>
-[...1 lines deleted...]
-      <c r="E5" s="16"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="13"/>
     </row>
     <row r="6" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="27"/>
-[...1 lines deleted...]
-      <c r="E6" s="16"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="13"/>
     </row>
     <row r="7" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="27"/>
-[...1 lines deleted...]
-      <c r="E7" s="17"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="14"/>
     </row>
     <row r="8" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="27"/>
-[...1 lines deleted...]
-      <c r="E8" s="16"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="13"/>
     </row>
     <row r="9" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="27"/>
-[...1 lines deleted...]
-      <c r="E9" s="10"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="8"/>
     </row>
     <row r="10" spans="2:11" x14ac:dyDescent="0.25">
-      <c r="B10" s="27" t="s">
+      <c r="B10" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="27"/>
-[...1 lines deleted...]
-      <c r="E10" s="17"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="14"/>
     </row>
     <row r="12" spans="2:11" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="9" t="s">
+      <c r="D12" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="E12" s="9" t="s">
+      <c r="E12" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="F12" s="9" t="s">
+      <c r="F12" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="G12" s="9" t="s">
+      <c r="G12" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="H12" s="9" t="s">
+      <c r="H12" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="9" t="s">
+      <c r="I12" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="9" t="s">
+      <c r="J12" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="9" t="s">
+      <c r="K12" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="5">
+      <c r="B13" s="3">
         <v>1</v>
       </c>
-      <c r="C13" s="5"/>
-[...7 lines deleted...]
-      <c r="K13" s="6"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="4"/>
     </row>
     <row r="14" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="5">
+      <c r="B14" s="3">
         <v>2</v>
       </c>
-      <c r="C14" s="5"/>
-[...7 lines deleted...]
-      <c r="K14" s="6"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="4"/>
     </row>
     <row r="15" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="5">
+      <c r="B15" s="3">
         <v>3</v>
       </c>
-      <c r="C15" s="5"/>
-[...7 lines deleted...]
-      <c r="K15" s="6"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="3"/>
+      <c r="K15" s="4"/>
     </row>
     <row r="16" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="5">
+      <c r="B16" s="3">
         <v>4</v>
       </c>
-      <c r="C16" s="5"/>
-[...7 lines deleted...]
-      <c r="K16" s="6"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="4"/>
     </row>
     <row r="17" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="5">
+      <c r="B17" s="3">
         <v>5</v>
       </c>
-      <c r="C17" s="5"/>
-[...7 lines deleted...]
-      <c r="K17" s="6"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="3"/>
+      <c r="K17" s="4"/>
     </row>
     <row r="18" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="5">
+      <c r="B18" s="3">
         <v>6</v>
       </c>
-      <c r="C18" s="5"/>
-[...7 lines deleted...]
-      <c r="K18" s="6"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="4"/>
     </row>
     <row r="19" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="5">
+      <c r="B19" s="3">
         <v>7</v>
       </c>
-      <c r="C19" s="5"/>
-[...7 lines deleted...]
-      <c r="K19" s="6"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="3"/>
+      <c r="K19" s="4"/>
     </row>
     <row r="20" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="5">
+      <c r="B20" s="3">
         <v>8</v>
       </c>
-      <c r="C20" s="5"/>
-[...7 lines deleted...]
-      <c r="K20" s="6"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="3"/>
+      <c r="K20" s="4"/>
     </row>
     <row r="21" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="5">
+      <c r="B21" s="3">
         <v>9</v>
       </c>
-      <c r="C21" s="5"/>
-[...7 lines deleted...]
-      <c r="K21" s="6"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="4"/>
+      <c r="F21" s="4"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="4"/>
     </row>
     <row r="22" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="5">
+      <c r="B22" s="3">
         <v>10</v>
       </c>
-      <c r="C22" s="5"/>
-[...7 lines deleted...]
-      <c r="K22" s="6"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="4"/>
+      <c r="F22" s="4"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="3"/>
+      <c r="K22" s="4"/>
     </row>
     <row r="23" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="5">
+      <c r="B23" s="3">
         <v>11</v>
       </c>
-      <c r="C23" s="5"/>
-[...7 lines deleted...]
-      <c r="K23" s="6"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="4"/>
+      <c r="F23" s="4"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="3"/>
+      <c r="K23" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
   </mergeCells>
+  <conditionalFormatting sqref="G13:G23">
+    <cfRule type="colorScale" priority="1">
+      <colorScale>
+        <cfvo type="num" val="1"/>
+        <cfvo type="num" val="2.5"/>
+        <cfvo type="num" val="4"/>
+        <color rgb="FFF8696B"/>
+        <color rgb="FFFFEB84"/>
+        <color rgb="FF63BE7B"/>
+      </colorScale>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="J13:J23">
     <cfRule type="colorScale" priority="5">
       <colorScale>
         <cfvo type="formula" val="&quot;op te starten&quot;"/>
         <cfvo type="formula" val="&quot;in uitvoering&quot;"/>
         <cfvo type="formula" val="&quot;voltooid&quot;"/>
         <color theme="5" tint="0.39997558519241921"/>
         <color rgb="FFFFEB84"/>
         <color theme="9" tint="0.59999389629810485"/>
-      </colorScale>
-[...10 lines deleted...]
-        <color rgb="FF63BE7B"/>
       </colorScale>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D26BD825-2565-4FF2-B2AF-3F171B796216}">
           <x14:formula1>
             <xm:f>Données!$B$2:$B$4</xm:f>
           </x14:formula1>
           <xm:sqref>J13:J23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2E7731E6-C37B-4717-92D3-847F29638254}">
           <x14:formula1>
             <xm:f>Données!$D$2:$D$6</xm:f>
           </x14:formula1>
           <xm:sqref>E9</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E721F1AB-78AB-40B7-BB21-FD3FEF21BE1E}">
           <x14:formula1>
             <xm:f>Données!$A$2:$A$15</xm:f>
           </x14:formula1>
           <xm:sqref>C13:C23</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{0B880EB9-C90D-4B28-89A4-215695C11B0D}">
           <x14:formula1>
             <xm:f>Données!$C$2:$C$5</xm:f>
           </x14:formula1>
           <xm:sqref>G13:G23</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA09ACF5-F49C-4FB1-A510-E565573118DD}">
   <dimension ref="B2:U32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C10" sqref="C10"/>
+    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="39.7109375" customWidth="1"/>
     <col min="3" max="3" width="86.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.25">
-      <c r="B2" s="28" t="s">
+      <c r="B2" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="29"/>
+      <c r="C2" s="28"/>
     </row>
     <row r="3" spans="2:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="23"/>
+    </row>
+    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B5" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="28"/>
+    </row>
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B7" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="C3" s="31"/>
-[...19 lines deleted...]
-      <c r="C7" s="10" t="s">
+    </row>
+    <row r="10" spans="2:3" ht="105" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B13" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="29"/>
+    </row>
+    <row r="14" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B14" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="18" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="C9" s="11" t="s">
+    <row r="15" spans="2:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="B15" s="25"/>
+      <c r="C15" s="21" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="B16" s="25"/>
+      <c r="C16" s="21" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B17" s="26"/>
+      <c r="C17" s="22" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="2:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="B18" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="2:21" ht="30" x14ac:dyDescent="0.25">
+      <c r="B19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="2:21" ht="122.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="2:21" ht="105" x14ac:dyDescent="0.25">
+      <c r="B21" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" s="18" t="s">
         <v>52</v>
-      </c>
-[...78 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
     </row>
     <row r="22" spans="2:21" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="33"/>
-[...1 lines deleted...]
-        <v>58</v>
+      <c r="B22" s="25"/>
+      <c r="C22" s="19" t="s">
+        <v>57</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
     </row>
     <row r="23" spans="2:21" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="33"/>
-[...1 lines deleted...]
-        <v>54</v>
+      <c r="B23" s="25"/>
+      <c r="C23" s="19" t="s">
+        <v>53</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
     </row>
     <row r="24" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B24" s="33"/>
-[...1 lines deleted...]
-        <v>56</v>
+      <c r="B24" s="25"/>
+      <c r="C24" s="19" t="s">
+        <v>55</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
     </row>
     <row r="25" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="B25" s="34"/>
-[...1 lines deleted...]
-        <v>55</v>
+      <c r="B25" s="26"/>
+      <c r="C25" s="20" t="s">
+        <v>54</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
     </row>
     <row r="26" spans="2:21" ht="30" x14ac:dyDescent="0.25">
-      <c r="B26" s="12" t="s">
+      <c r="B26" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C26" s="20" t="s">
-        <v>60</v>
+      <c r="C26" s="17" t="s">
+        <v>59</v>
       </c>
       <c r="G26" s="1"/>
     </row>
     <row r="27" spans="2:21" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="12" t="s">
+      <c r="B27" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C27" s="11" t="s">
+      <c r="C27" s="9" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="28" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B28" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="29" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B29" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B31" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="28"/>
+    </row>
+    <row r="32" spans="2:21" x14ac:dyDescent="0.25">
+      <c r="B32" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="G27" s="4"/>
-[...27 lines deleted...]
-      <c r="C32" s="31"/>
+      <c r="C32" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B21:B25"/>
     <mergeCell ref="B31:C31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97461E83-1F58-4CC5-A61C-CC246CAF35CC}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.140625" customWidth="1"/>
     <col min="2" max="2" width="17.28515625" customWidth="1"/>
-    <col min="3" max="3" width="9" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="C1" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="C2" s="13">
+        <v>38</v>
+      </c>
+      <c r="B2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="11">
         <v>1</v>
       </c>
-      <c r="D2" s="13">
+      <c r="D2" s="11">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="C3" s="13">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="11">
         <v>2</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C4" s="13">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" s="11">
         <v>3</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="11">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C5" s="13">
+        <v>41</v>
+      </c>
+      <c r="C5" s="11">
         <v>4</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="11">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D6" s="13">
+        <v>42</v>
+      </c>
+      <c r="D6" s="11">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D2:E22">
     <sortCondition ref="E22"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 