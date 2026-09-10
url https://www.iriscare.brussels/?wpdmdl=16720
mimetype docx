--- v0 (2025-10-24)
+++ v1 (2026-09-10)
@@ -8,97 +8,164 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D304BC" w:rsidRPr="003D114E" w14:paraId="49F0BE4F" w14:textId="77777777" w:rsidTr="00AD22D9">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DEA2094" w14:textId="77777777" w:rsidR="00D304BC" w:rsidRPr="004D213B" w:rsidRDefault="00D304BC" w:rsidP="00AD22D9">
+          <w:p w14:paraId="6DEA2094" w14:textId="360C064B" w:rsidR="00D304BC" w:rsidRPr="004D213B" w:rsidRDefault="008C33EE" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414937FA" wp14:editId="7A2DC289">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5028565</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>128432</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 5"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1400810" cy="1019175"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="003D114E" w14:paraId="79140A73" w14:textId="77777777" w:rsidTr="00A069A9">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33C1AFF2" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="009E22A7" w:rsidRDefault="009E22A7" w:rsidP="00C2051A">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:ind w:left="29"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
@@ -132,112 +199,58 @@
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>oorzieningen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> voor ouderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77725AD8" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="003D114E" w:rsidRDefault="00340B56" w:rsidP="0094454A">
+          <w:p w14:paraId="77725AD8" w14:textId="3E2BEC10" w:rsidR="00C2051A" w:rsidRPr="003D114E" w:rsidRDefault="00C2051A" w:rsidP="0094454A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C3B8B">
-[...52 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="003D114E" w14:paraId="42644B12" w14:textId="77777777" w:rsidTr="00D304BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10E1D2E5" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="004D213B" w:rsidRDefault="00C2051A" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1083,58 +1096,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rusthuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1449,58 +1462,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor dagopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1812,58 +1825,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00170A81">
@@ -2185,58 +2198,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2558,58 +2571,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Selectievakje3"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00C727DF" w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> service-residentie</w:t>
             </w:r>
           </w:p>
@@ -2957,73 +2970,120 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="38FCC39A" w14:textId="77777777" w:rsidR="00853341" w:rsidRPr="003D114E" w:rsidRDefault="00853341" w:rsidP="001D71EF">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Beschrijving van de normen waarvoor een afwijking aangevraagd wordt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853341" w:rsidRPr="003D114E" w14:paraId="1B0708AF" w14:textId="77777777" w:rsidTr="001D71EF">
+      <w:tr w:rsidR="00853341" w:rsidRPr="003D114E" w14:paraId="1B0708AF" w14:textId="77777777" w:rsidTr="00D90131">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21AA3D86" w14:textId="77777777" w:rsidR="00853341" w:rsidRPr="004D213B" w:rsidRDefault="00853341" w:rsidP="001D71EF">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853341" w:rsidRPr="003D114E" w14:paraId="16515218" w14:textId="77777777" w:rsidTr="001D71EF">
+      <w:tr w:rsidR="00D90131" w:rsidRPr="003D114E" w14:paraId="6EB28EAD" w14:textId="77777777" w:rsidTr="00D90131">
+        <w:trPr>
+          <w:trHeight w:val="23"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D634C1" w14:textId="28264062" w:rsidR="00D90131" w:rsidRDefault="00D90131" w:rsidP="00D90131">
+            <w:pPr>
+              <w:pStyle w:val="invulveld"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D90131">
+              <w:t xml:space="preserve">Let op: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>je</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90131">
+              <w:t xml:space="preserve"> mag hieronder alleen de specifieke brandveiligheidsnormen vermelden waarvoor een afwijking wordt aangevraagd. Aanvragen voor afwijkingen </w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t>op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90131">
+              <w:t xml:space="preserve"> de federale basisnormen moeten worden ingediend </w:t>
+            </w:r>
+            <w:r>
+              <w:t>bij de Algemene directie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D90131">
+              <w:t xml:space="preserve"> Civiele Veiligheid van de Federale Overheidsdienst Binnenlandse Zaken.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00853341" w:rsidRPr="003D114E" w14:paraId="16515218" w14:textId="77777777" w:rsidTr="00D90131">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E4F497" w14:textId="77777777" w:rsidR="00853341" w:rsidRDefault="00853341" w:rsidP="001D71EF">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4858,147 +4918,177 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0719AB9A" w14:textId="1D954C89" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00F963E5">
+          <w:p w14:paraId="0719AB9A" w14:textId="123F4A00" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00F963E5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00C727DF">
               <w:t>en beschrijving van het brandve</w:t>
             </w:r>
             <w:r>
-              <w:t>iligheidsconcept van het gebouw.</w:t>
+              <w:t>iligheidsconcept van het gebouw</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t>: compartimentering</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4B09">
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t>, evacuatie</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4B09">
+              <w:t>strategie</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="003D4B09">
+              <w:t>nood</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t>uitgangen, rookbeheersing, brandbestrijdingsmiddelen, interventie</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4B09">
+              <w:t>mogelijkheden</w:t>
+            </w:r>
+            <w:r w:rsidR="006A0AD5">
+              <w:t xml:space="preserve"> van de brandweer</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4B09">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C727DF" w:rsidRPr="003D114E" w14:paraId="7CB346F3" w14:textId="77777777" w:rsidTr="00AB5FAE">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63909D72" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00AB5FAE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5040,56 +5130,56 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5131,226 +5221,317 @@
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC90D7C" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00F963E5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Het laatste brandpreventieverslag.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A0AD5" w:rsidRPr="003D114E" w14:paraId="3E326D27" w14:textId="77777777" w:rsidTr="007948A8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F31128" w14:textId="77777777" w:rsidR="006A0AD5" w:rsidRPr="003D114E" w:rsidRDefault="006A0AD5" w:rsidP="007948A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Selectievakje3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9753" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE5FD48" w14:textId="30E80503" w:rsidR="006A0AD5" w:rsidRPr="003D114E" w:rsidRDefault="006A0AD5" w:rsidP="007948A8">
+            <w:pPr>
+              <w:pStyle w:val="invulveld"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Indien reeds beschikbaar</w:t>
+            </w:r>
+            <w:r>
+              <w:t>: het brandveiligheidsattest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C727DF" w:rsidRPr="003D114E" w14:paraId="487C9087" w14:textId="77777777" w:rsidTr="00AB5FAE">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4592B36E" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00AB5FAE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FA4D84" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00F963E5">
+          <w:p w14:paraId="27FA4D84" w14:textId="6E6EAE6F" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="006A0AD5" w:rsidP="00F963E5">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Desgevallend: het brandveiligheidsattest en het stappenplan.</w:t>
+              <w:t>Indien reeds beschikbaar:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C727DF">
+              <w:t xml:space="preserve"> het stappenplan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C727DF" w:rsidRPr="003D114E" w14:paraId="6F04EDC9" w14:textId="77777777" w:rsidTr="00AB5FAE">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DC16122" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="003D114E" w:rsidRDefault="00C727DF" w:rsidP="00AB5FAE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009A0EB5">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6029,51 +6210,51 @@
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C727DF" w:rsidRPr="003D114E" w14:paraId="7F7A2C2E" w14:textId="77777777" w:rsidTr="00AB5FAE">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50704E56" w14:textId="77777777" w:rsidR="00C727DF" w:rsidRPr="00170A81" w:rsidRDefault="00C727DF" w:rsidP="00AB5FAE">
+          <w:p w14:paraId="50704E56" w14:textId="4EAF679F" w:rsidR="00C727DF" w:rsidRPr="00170A81" w:rsidRDefault="00C727DF" w:rsidP="00AB5FAE">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Bezorg dit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t>formulier</w:t>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:bCs w:val="0"/>
@@ -6081,58 +6262,58 @@
               </w:rPr>
               <w:t xml:space="preserve"> samen met </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t>de nodige bijlagen aan het secretariaat van de brandveiligheidscommissie voor de voorzieningen</w:t>
             </w:r>
             <w:r w:rsidR="0069134D">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> voor ouderen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> via het e-mailadres </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="0069134D" w:rsidRPr="00D23A30">
+              <w:r w:rsidR="00227E20" w:rsidRPr="00162B6D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:i w:val="0"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0069134D">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="024B671A" w14:textId="0770AF37" w:rsidR="006629FC" w:rsidRDefault="006629FC" w:rsidP="00C727DF"/>
     <w:p w14:paraId="08FE739A" w14:textId="77777777" w:rsidR="006629FC" w:rsidRDefault="006629FC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7427,100 +7608,100 @@
       <w:r w:rsidR="008B04DA">
         <w:t>kun</w:t>
       </w:r>
       <w:r w:rsidR="005A5B5A">
         <w:t xml:space="preserve"> je </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de brandweerstand en het </w:t>
       </w:r>
       <w:r w:rsidR="000A34E2">
         <w:t xml:space="preserve">eventuele </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sluitingsmechanisme als volgt </w:t>
       </w:r>
       <w:r w:rsidR="005A5B5A">
         <w:t>aan</w:t>
       </w:r>
       <w:r w:rsidR="008B04DA">
         <w:t>duiden</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44060EB5" w14:textId="04EB599D" w:rsidR="006625FD" w:rsidRDefault="00AD61A3" w:rsidP="005A5B5A">
+    <w:p w14:paraId="44060EB5" w14:textId="04EB599D" w:rsidR="006625FD" w:rsidRDefault="00D90131" w:rsidP="005A5B5A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk181106557"/>
       <w:r>
         <w:pict w14:anchorId="6ABBCFC3">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:8.65pt;height:8.65pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:8.05pt;height:8.65pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId13" o:title="" croptop="2253f"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="006625FD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006625FD">
         <w:tab/>
         <w:t>EI</w:t>
       </w:r>
       <w:r w:rsidR="006625FD" w:rsidRPr="008B04DA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006625FD">
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBD8131" w14:textId="2F8C8DC0" w:rsidR="006625FD" w:rsidRDefault="00AD61A3" w:rsidP="005A5B5A">
+    <w:p w14:paraId="0FBD8131" w14:textId="2F8C8DC0" w:rsidR="006625FD" w:rsidRDefault="00D90131" w:rsidP="005A5B5A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk181106650"/>
       <w:r>
         <w:pict w14:anchorId="28DB3482">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:8.65pt;height:8.65pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:8.05pt;height:8.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" croptop="3729f" cropbottom="5222f" cropleft="3787f" cropright="4699f"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="006625FD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="006625FD">
         <w:tab/>
         <w:t>EI</w:t>
       </w:r>
       <w:r w:rsidR="006625FD" w:rsidRPr="008B04DA">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006625FD">
         <w:t xml:space="preserve"> 60</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1AF197" w14:textId="07CDE0A6" w:rsidR="006625FD" w:rsidRDefault="006625FD" w:rsidP="005A5B5A">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
@@ -7837,138 +8018,138 @@
       <w:r w:rsidR="006629FC">
         <w:t>van gangen</w:t>
       </w:r>
       <w:r w:rsidR="006629FC" w:rsidRPr="006629FC">
         <w:t>, deuren en trappen</w:t>
       </w:r>
       <w:r w:rsidR="008B04DA">
         <w:t xml:space="preserve"> uitgedrukt in cm of doorgangseenheden</w:t>
       </w:r>
       <w:r w:rsidR="006629FC" w:rsidRPr="006629FC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006629FC" w:rsidRPr="006629FC" w:rsidSect="001C4379">
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD46177" w14:textId="77777777" w:rsidR="00340B56" w:rsidRDefault="00340B56" w:rsidP="008E174D">
+    <w:p w14:paraId="2346C784" w14:textId="77777777" w:rsidR="00597579" w:rsidRDefault="00597579" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39CB7D5E" w14:textId="77777777" w:rsidR="00340B56" w:rsidRDefault="00340B56" w:rsidP="008E174D">
+    <w:p w14:paraId="37D0F74B" w14:textId="77777777" w:rsidR="00597579" w:rsidRDefault="00597579" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="505BCC69" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -8024,60 +8205,60 @@
     <w:r w:rsidR="00A37C34">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6CBDC982" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63A872D7" w14:textId="77777777" w:rsidR="00340B56" w:rsidRDefault="00340B56" w:rsidP="008E174D">
+    <w:p w14:paraId="0710D3D4" w14:textId="77777777" w:rsidR="00597579" w:rsidRDefault="00597579" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55117E1E" w14:textId="77777777" w:rsidR="00340B56" w:rsidRDefault="00340B56" w:rsidP="008E174D">
+    <w:p w14:paraId="78FCF77A" w14:textId="77777777" w:rsidR="00597579" w:rsidRDefault="00597579" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="373CF531" w14:textId="455D8981" w:rsidR="00C70ED7" w:rsidRDefault="00C727DF" w:rsidP="00C727DF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dit is </w:t>
       </w:r>
       <w:r w:rsidRPr="00C727DF">
         <w:t>de afstand tussen het afgewerkte vloerpeil van de hoogste bouwlaag en het laagste peil van de door de brandweerwagens bruikbare wegen omheen het gebouw. De hoogste bouwlaag</w:t>
       </w:r>
       <w:r>
@@ -8112,102 +8293,94 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0869F348" w14:textId="703F6B27" w:rsidR="005A5B5A" w:rsidRDefault="005A5B5A" w:rsidP="009A0EB5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5B5A">
         <w:t>eze lijnen worden niet onderbroken ter hoogte van de deuropeningen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5B5A">
-        <w:t xml:space="preserve">de </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> E / EI van de wand moet </w:t>
+        <w:t xml:space="preserve">de performantie E / EI van de wand moet </w:t>
       </w:r>
       <w:r>
         <w:t>immers</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5B5A">
         <w:t xml:space="preserve"> ook gerespecteerd worden boven en onder de deur.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
-      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+      <v:shapetype w14:anchorId="414937FA" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Picture 13" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:81.8pt;height:84.65pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 13" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:81.8pt;height:84.65pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="2253f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="Picture 20" o:spid="_x0000_i1027" type="#_x0000_t75" style="width:93.9pt;height:94.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Picture 20" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:93.9pt;height:94.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="" croptop="3729f" cropbottom="5222f" cropleft="3787f" cropright="4699f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -10328,233 +10501,234 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="875973180">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="280186285">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="143161318">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1537697536">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1626934805">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1453279587">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="294067792">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1350334339">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="273829771">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1505243015">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1843201667">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="346253316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="547646301">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="407726688">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1065294803">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1275554708">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1365055987">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1922060154">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1441146849">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="189992802">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="106395587">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1673877789">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1889102413">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1450928001">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1251814111">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1449349550">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1487548225">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1030452925">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="572203178">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1761751859">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="14898">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1324622286">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1393309069">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1357536793">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="2061510672">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="632835330">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2062748821">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1244341209">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1546791915">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="641235492">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="993097060">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="388505139">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="475148508">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00286C17"/>
     <w:rsid w:val="00000E34"/>
     <w:rsid w:val="00001981"/>
     <w:rsid w:val="000028FF"/>
     <w:rsid w:val="00003163"/>
     <w:rsid w:val="0000345C"/>
     <w:rsid w:val="00007912"/>
     <w:rsid w:val="00010EDF"/>
     <w:rsid w:val="000164C1"/>
     <w:rsid w:val="00023083"/>
     <w:rsid w:val="00024B42"/>
     <w:rsid w:val="00030AC4"/>
     <w:rsid w:val="00030F47"/>
     <w:rsid w:val="00035834"/>
     <w:rsid w:val="00037730"/>
     <w:rsid w:val="000379C4"/>
     <w:rsid w:val="0004101C"/>
     <w:rsid w:val="0004293C"/>
     <w:rsid w:val="0004475E"/>
     <w:rsid w:val="000466E9"/>
     <w:rsid w:val="00046C25"/>
     <w:rsid w:val="00047E54"/>
+    <w:rsid w:val="000565EE"/>
     <w:rsid w:val="0005708D"/>
     <w:rsid w:val="00057739"/>
     <w:rsid w:val="00057DEA"/>
     <w:rsid w:val="00062D04"/>
     <w:rsid w:val="0006357D"/>
     <w:rsid w:val="00065AAB"/>
     <w:rsid w:val="00071F45"/>
     <w:rsid w:val="000729C1"/>
     <w:rsid w:val="00073BEF"/>
     <w:rsid w:val="000753A0"/>
     <w:rsid w:val="00077C6F"/>
     <w:rsid w:val="00081C42"/>
     <w:rsid w:val="00084E5E"/>
     <w:rsid w:val="00091A4B"/>
     <w:rsid w:val="00091ACB"/>
     <w:rsid w:val="00091BDC"/>
     <w:rsid w:val="000972C2"/>
     <w:rsid w:val="00097D39"/>
     <w:rsid w:val="000A0CB7"/>
     <w:rsid w:val="000A31F2"/>
     <w:rsid w:val="000A34E2"/>
     <w:rsid w:val="000A5120"/>
     <w:rsid w:val="000B2D73"/>
     <w:rsid w:val="000B5E35"/>
     <w:rsid w:val="000B710B"/>
@@ -10613,75 +10787,77 @@
     <w:rsid w:val="001816D5"/>
     <w:rsid w:val="00183949"/>
     <w:rsid w:val="00183A68"/>
     <w:rsid w:val="00183EFC"/>
     <w:rsid w:val="00190CBE"/>
     <w:rsid w:val="001917FA"/>
     <w:rsid w:val="00192B4B"/>
     <w:rsid w:val="001A2301"/>
     <w:rsid w:val="001A23D3"/>
     <w:rsid w:val="001A3CC2"/>
     <w:rsid w:val="001A7092"/>
     <w:rsid w:val="001A7AFA"/>
     <w:rsid w:val="001A7BF4"/>
     <w:rsid w:val="001B232D"/>
     <w:rsid w:val="001B6EB8"/>
     <w:rsid w:val="001B7DFA"/>
     <w:rsid w:val="001C13E9"/>
     <w:rsid w:val="001C4379"/>
     <w:rsid w:val="001C526F"/>
     <w:rsid w:val="001C5D85"/>
     <w:rsid w:val="001C6238"/>
     <w:rsid w:val="001D056A"/>
     <w:rsid w:val="001D0965"/>
     <w:rsid w:val="001D0DB7"/>
     <w:rsid w:val="001D1DF3"/>
+    <w:rsid w:val="001D248D"/>
     <w:rsid w:val="001D4C9A"/>
     <w:rsid w:val="001D51C2"/>
     <w:rsid w:val="001E17D4"/>
     <w:rsid w:val="001E1E0B"/>
     <w:rsid w:val="001E38C0"/>
     <w:rsid w:val="001E4208"/>
     <w:rsid w:val="001E589A"/>
     <w:rsid w:val="001F3741"/>
     <w:rsid w:val="001F3B9A"/>
     <w:rsid w:val="001F7119"/>
     <w:rsid w:val="001F7478"/>
     <w:rsid w:val="002054CB"/>
     <w:rsid w:val="002068E1"/>
     <w:rsid w:val="00210873"/>
     <w:rsid w:val="00212291"/>
     <w:rsid w:val="00213145"/>
     <w:rsid w:val="00214841"/>
     <w:rsid w:val="00215141"/>
     <w:rsid w:val="00216833"/>
     <w:rsid w:val="00221A1E"/>
     <w:rsid w:val="00222276"/>
     <w:rsid w:val="002230A4"/>
     <w:rsid w:val="00225D0E"/>
     <w:rsid w:val="00226392"/>
     <w:rsid w:val="002268C9"/>
+    <w:rsid w:val="00227E20"/>
     <w:rsid w:val="00232277"/>
     <w:rsid w:val="00240902"/>
     <w:rsid w:val="0024736E"/>
     <w:rsid w:val="0025128E"/>
     <w:rsid w:val="00254C6C"/>
     <w:rsid w:val="002550D5"/>
     <w:rsid w:val="002565D7"/>
     <w:rsid w:val="00256E73"/>
     <w:rsid w:val="00257E4B"/>
     <w:rsid w:val="00261971"/>
     <w:rsid w:val="002625B5"/>
     <w:rsid w:val="00266E15"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="00273378"/>
     <w:rsid w:val="0028043E"/>
     <w:rsid w:val="002825AD"/>
     <w:rsid w:val="00283D00"/>
     <w:rsid w:val="00285A8B"/>
     <w:rsid w:val="00285D45"/>
     <w:rsid w:val="00286C17"/>
     <w:rsid w:val="00286D42"/>
     <w:rsid w:val="00287A6D"/>
     <w:rsid w:val="00290108"/>
     <w:rsid w:val="002901AA"/>
     <w:rsid w:val="00292B7F"/>
@@ -10732,50 +10908,51 @@
     <w:rsid w:val="003605B2"/>
     <w:rsid w:val="00360649"/>
     <w:rsid w:val="00363AF0"/>
     <w:rsid w:val="003640E8"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="003660F1"/>
     <w:rsid w:val="00370240"/>
     <w:rsid w:val="00380E8D"/>
     <w:rsid w:val="003816C8"/>
     <w:rsid w:val="00382491"/>
     <w:rsid w:val="00384E9D"/>
     <w:rsid w:val="00386E54"/>
     <w:rsid w:val="00390326"/>
     <w:rsid w:val="003A11D3"/>
     <w:rsid w:val="003A2D06"/>
     <w:rsid w:val="003A4498"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003A6216"/>
     <w:rsid w:val="003B0490"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B1F13"/>
     <w:rsid w:val="003C55AE"/>
     <w:rsid w:val="003C65FD"/>
     <w:rsid w:val="003C75CA"/>
     <w:rsid w:val="003D114E"/>
+    <w:rsid w:val="003D4B09"/>
     <w:rsid w:val="003E02FB"/>
     <w:rsid w:val="003E05E3"/>
     <w:rsid w:val="003E3EAF"/>
     <w:rsid w:val="003E4606"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003F2659"/>
     <w:rsid w:val="0040190E"/>
     <w:rsid w:val="00406A5D"/>
     <w:rsid w:val="00406E52"/>
     <w:rsid w:val="00407FE0"/>
     <w:rsid w:val="00412E01"/>
     <w:rsid w:val="0041534E"/>
     <w:rsid w:val="00417E3A"/>
     <w:rsid w:val="00420270"/>
     <w:rsid w:val="00422E30"/>
     <w:rsid w:val="004258F8"/>
     <w:rsid w:val="00425A77"/>
     <w:rsid w:val="00430EF9"/>
     <w:rsid w:val="004362FB"/>
     <w:rsid w:val="00440A62"/>
     <w:rsid w:val="00445080"/>
     <w:rsid w:val="0044546C"/>
     <w:rsid w:val="0044549C"/>
     <w:rsid w:val="00450445"/>
     <w:rsid w:val="0045144E"/>
@@ -10848,148 +11025,153 @@
     <w:rsid w:val="00544953"/>
     <w:rsid w:val="005471D8"/>
     <w:rsid w:val="005509D4"/>
     <w:rsid w:val="005542C0"/>
     <w:rsid w:val="00555186"/>
     <w:rsid w:val="005603B2"/>
     <w:rsid w:val="005622C1"/>
     <w:rsid w:val="005637C4"/>
     <w:rsid w:val="00563FEE"/>
     <w:rsid w:val="005644A7"/>
     <w:rsid w:val="005657B2"/>
     <w:rsid w:val="0057124A"/>
     <w:rsid w:val="00573388"/>
     <w:rsid w:val="0058088D"/>
     <w:rsid w:val="00580BAD"/>
     <w:rsid w:val="0058178B"/>
     <w:rsid w:val="005819BA"/>
     <w:rsid w:val="005819DE"/>
     <w:rsid w:val="00583F20"/>
     <w:rsid w:val="00587ED4"/>
     <w:rsid w:val="00592013"/>
     <w:rsid w:val="00593585"/>
     <w:rsid w:val="00594054"/>
     <w:rsid w:val="00595055"/>
     <w:rsid w:val="00595A87"/>
+    <w:rsid w:val="00597579"/>
     <w:rsid w:val="005A0CE3"/>
     <w:rsid w:val="005A1166"/>
     <w:rsid w:val="005A4E43"/>
     <w:rsid w:val="005A5B5A"/>
     <w:rsid w:val="005B01ED"/>
     <w:rsid w:val="005B3668"/>
     <w:rsid w:val="005B3EA8"/>
     <w:rsid w:val="005B44ED"/>
     <w:rsid w:val="005B58B3"/>
     <w:rsid w:val="005B6B85"/>
     <w:rsid w:val="005C1EF6"/>
     <w:rsid w:val="005C3256"/>
     <w:rsid w:val="005C353F"/>
     <w:rsid w:val="005C356F"/>
     <w:rsid w:val="005C3A90"/>
     <w:rsid w:val="005D09E4"/>
     <w:rsid w:val="005D0E68"/>
     <w:rsid w:val="005D0FE7"/>
     <w:rsid w:val="005D5BA2"/>
     <w:rsid w:val="005D63B9"/>
     <w:rsid w:val="005D7ABC"/>
     <w:rsid w:val="005E0BD5"/>
     <w:rsid w:val="005E33AD"/>
     <w:rsid w:val="005E393D"/>
     <w:rsid w:val="005E3F7E"/>
     <w:rsid w:val="005E51B5"/>
     <w:rsid w:val="005E6535"/>
     <w:rsid w:val="005F1AEE"/>
     <w:rsid w:val="005F1F38"/>
+    <w:rsid w:val="005F4B10"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="00621FFF"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
+    <w:rsid w:val="00647B34"/>
     <w:rsid w:val="00650FA0"/>
     <w:rsid w:val="006516D6"/>
     <w:rsid w:val="006541DC"/>
     <w:rsid w:val="0065475D"/>
     <w:rsid w:val="0065758B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="006625FD"/>
     <w:rsid w:val="006629FC"/>
     <w:rsid w:val="006655AD"/>
     <w:rsid w:val="00665E66"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="00671C3E"/>
     <w:rsid w:val="0067443E"/>
     <w:rsid w:val="006758D8"/>
     <w:rsid w:val="00676016"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00683B0B"/>
     <w:rsid w:val="00683C60"/>
     <w:rsid w:val="006875A3"/>
     <w:rsid w:val="00687811"/>
     <w:rsid w:val="0069134D"/>
     <w:rsid w:val="00691506"/>
     <w:rsid w:val="006935AC"/>
+    <w:rsid w:val="006A0AD5"/>
     <w:rsid w:val="006B3EB7"/>
     <w:rsid w:val="006B51E1"/>
     <w:rsid w:val="006B5729"/>
     <w:rsid w:val="006C4337"/>
     <w:rsid w:val="006C51E9"/>
     <w:rsid w:val="006C59C7"/>
     <w:rsid w:val="006D01FB"/>
     <w:rsid w:val="006D0E83"/>
     <w:rsid w:val="006E29BE"/>
     <w:rsid w:val="006E4C4D"/>
     <w:rsid w:val="00700A82"/>
     <w:rsid w:val="0070145B"/>
     <w:rsid w:val="007044A7"/>
     <w:rsid w:val="007046B3"/>
     <w:rsid w:val="0070526E"/>
     <w:rsid w:val="00706B44"/>
     <w:rsid w:val="007076EB"/>
     <w:rsid w:val="007144AC"/>
     <w:rsid w:val="00715311"/>
     <w:rsid w:val="007160C9"/>
+    <w:rsid w:val="00723AA4"/>
     <w:rsid w:val="00724657"/>
     <w:rsid w:val="007247AC"/>
     <w:rsid w:val="007255A9"/>
     <w:rsid w:val="0073380E"/>
     <w:rsid w:val="0073503E"/>
     <w:rsid w:val="00736648"/>
     <w:rsid w:val="007447BF"/>
     <w:rsid w:val="00752881"/>
     <w:rsid w:val="00753016"/>
     <w:rsid w:val="007534EC"/>
     <w:rsid w:val="007557D2"/>
     <w:rsid w:val="0076000B"/>
     <w:rsid w:val="0076022D"/>
     <w:rsid w:val="0076073D"/>
     <w:rsid w:val="00763AC5"/>
     <w:rsid w:val="00770A49"/>
     <w:rsid w:val="00771E52"/>
     <w:rsid w:val="00773F18"/>
     <w:rsid w:val="00780619"/>
     <w:rsid w:val="00781F63"/>
     <w:rsid w:val="00786BC8"/>
     <w:rsid w:val="00793ACB"/>
     <w:rsid w:val="007950E5"/>
     <w:rsid w:val="007A30C3"/>
     <w:rsid w:val="007A3EB4"/>
@@ -11028,58 +11210,60 @@
     <w:rsid w:val="00846FB4"/>
     <w:rsid w:val="0084752A"/>
     <w:rsid w:val="00853341"/>
     <w:rsid w:val="00853F02"/>
     <w:rsid w:val="00857D05"/>
     <w:rsid w:val="008630B5"/>
     <w:rsid w:val="00867B8E"/>
     <w:rsid w:val="00871B14"/>
     <w:rsid w:val="008740E6"/>
     <w:rsid w:val="008747C0"/>
     <w:rsid w:val="00874FB0"/>
     <w:rsid w:val="00877401"/>
     <w:rsid w:val="00877606"/>
     <w:rsid w:val="008807CB"/>
     <w:rsid w:val="00880A15"/>
     <w:rsid w:val="0088206C"/>
     <w:rsid w:val="008842F9"/>
     <w:rsid w:val="00884C0F"/>
     <w:rsid w:val="00887E46"/>
     <w:rsid w:val="0089130A"/>
     <w:rsid w:val="00894BAF"/>
     <w:rsid w:val="008954B5"/>
     <w:rsid w:val="00895F58"/>
     <w:rsid w:val="00896280"/>
     <w:rsid w:val="00897B68"/>
+    <w:rsid w:val="008A052B"/>
     <w:rsid w:val="008A123A"/>
     <w:rsid w:val="008A29B0"/>
     <w:rsid w:val="008A599E"/>
     <w:rsid w:val="008A6362"/>
     <w:rsid w:val="008A643A"/>
     <w:rsid w:val="008B04DA"/>
     <w:rsid w:val="008B153E"/>
     <w:rsid w:val="008B1882"/>
+    <w:rsid w:val="008C33EE"/>
     <w:rsid w:val="008C3A03"/>
     <w:rsid w:val="008C4B7F"/>
     <w:rsid w:val="008C6D1B"/>
     <w:rsid w:val="008D0405"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008D347C"/>
     <w:rsid w:val="008D36C7"/>
     <w:rsid w:val="008E174D"/>
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
     <w:rsid w:val="008F4049"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="00904915"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="009110D4"/>
     <w:rsid w:val="0091707D"/>
     <w:rsid w:val="00925C39"/>
     <w:rsid w:val="00930E93"/>
@@ -11116,105 +11300,108 @@
     <w:rsid w:val="0099574E"/>
     <w:rsid w:val="009963B0"/>
     <w:rsid w:val="00997227"/>
     <w:rsid w:val="009A0EB5"/>
     <w:rsid w:val="009A45A4"/>
     <w:rsid w:val="009A498E"/>
     <w:rsid w:val="009B1293"/>
     <w:rsid w:val="009B3856"/>
     <w:rsid w:val="009B4964"/>
     <w:rsid w:val="009B5ADB"/>
     <w:rsid w:val="009B7127"/>
     <w:rsid w:val="009C2D7B"/>
     <w:rsid w:val="009C3B8B"/>
     <w:rsid w:val="009E20A5"/>
     <w:rsid w:val="009E22A7"/>
     <w:rsid w:val="009E39A9"/>
     <w:rsid w:val="009F45A6"/>
     <w:rsid w:val="009F4EBF"/>
     <w:rsid w:val="009F7700"/>
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
+    <w:rsid w:val="00A1330E"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A3413B"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A466D7"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
+    <w:rsid w:val="00A63794"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A924A4"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA608A"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AB5FAE"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD1A37"/>
     <w:rsid w:val="00AD22D9"/>
     <w:rsid w:val="00AD2310"/>
     <w:rsid w:val="00AD38B3"/>
     <w:rsid w:val="00AD3A4C"/>
     <w:rsid w:val="00AD430E"/>
     <w:rsid w:val="00AD61A3"/>
     <w:rsid w:val="00AD71AC"/>
     <w:rsid w:val="00AE2545"/>
     <w:rsid w:val="00AE33C1"/>
+    <w:rsid w:val="00AE721E"/>
     <w:rsid w:val="00AF0FAE"/>
     <w:rsid w:val="00AF113E"/>
     <w:rsid w:val="00AF3FB3"/>
     <w:rsid w:val="00AF566F"/>
     <w:rsid w:val="00AF7209"/>
     <w:rsid w:val="00B032FD"/>
     <w:rsid w:val="00B0482B"/>
     <w:rsid w:val="00B05DA9"/>
     <w:rsid w:val="00B05ED4"/>
     <w:rsid w:val="00B061D9"/>
     <w:rsid w:val="00B0704A"/>
     <w:rsid w:val="00B07CE5"/>
     <w:rsid w:val="00B1132D"/>
     <w:rsid w:val="00B1211E"/>
     <w:rsid w:val="00B1259C"/>
     <w:rsid w:val="00B13DEA"/>
     <w:rsid w:val="00B14150"/>
     <w:rsid w:val="00B14FEB"/>
     <w:rsid w:val="00B15024"/>
     <w:rsid w:val="00B16278"/>
     <w:rsid w:val="00B20C82"/>
     <w:rsid w:val="00B21829"/>
     <w:rsid w:val="00B25DBF"/>
     <w:rsid w:val="00B26770"/>
     <w:rsid w:val="00B267C4"/>
@@ -11363,74 +11550,76 @@
     <w:rsid w:val="00D430C5"/>
     <w:rsid w:val="00D46367"/>
     <w:rsid w:val="00D46675"/>
     <w:rsid w:val="00D4762E"/>
     <w:rsid w:val="00D51779"/>
     <w:rsid w:val="00D52549"/>
     <w:rsid w:val="00D53054"/>
     <w:rsid w:val="00D54261"/>
     <w:rsid w:val="00D54B25"/>
     <w:rsid w:val="00D556E6"/>
     <w:rsid w:val="00D5586A"/>
     <w:rsid w:val="00D61AA3"/>
     <w:rsid w:val="00D66855"/>
     <w:rsid w:val="00D66C23"/>
     <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D70697"/>
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D749B9"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D8547D"/>
+    <w:rsid w:val="00D90131"/>
     <w:rsid w:val="00D9622B"/>
     <w:rsid w:val="00DA64B5"/>
     <w:rsid w:val="00DA65C6"/>
     <w:rsid w:val="00DB0BA9"/>
     <w:rsid w:val="00DB10A4"/>
     <w:rsid w:val="00DB54F6"/>
     <w:rsid w:val="00DB73E6"/>
     <w:rsid w:val="00DC31AA"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DD4C6A"/>
     <w:rsid w:val="00DD7C60"/>
     <w:rsid w:val="00DE6075"/>
     <w:rsid w:val="00DF3DF9"/>
     <w:rsid w:val="00DF787F"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0135A"/>
     <w:rsid w:val="00E02624"/>
     <w:rsid w:val="00E03B51"/>
     <w:rsid w:val="00E05D0A"/>
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E12E2D"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
+    <w:rsid w:val="00E14B79"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E22492"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
     <w:rsid w:val="00E46CC7"/>
     <w:rsid w:val="00E531D9"/>
     <w:rsid w:val="00E53AAA"/>
     <w:rsid w:val="00E54754"/>
     <w:rsid w:val="00E55B94"/>
     <w:rsid w:val="00E608A3"/>
     <w:rsid w:val="00E63B3A"/>
     <w:rsid w:val="00E63F89"/>
     <w:rsid w:val="00E7072E"/>
     <w:rsid w:val="00E72C72"/>
     <w:rsid w:val="00E7412E"/>
@@ -11540,65 +11729,65 @@
     <w:rsid w:val="00FE5AF4"/>
     <w:rsid w:val="00FE64CC"/>
     <w:rsid w:val="00FE69C7"/>
     <w:rsid w:val="00FF502F"/>
     <w:rsid w:val="00FF630A"/>
     <w:rsid w:val="00FF6D06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1030"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A55DA5B"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{B2452B09-F487-4C94-9AAF-846157545F85}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13009,86 +13198,86 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C727DF"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0069134D"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="94910717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1467048720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.civieleveiligheid.be/sites/default/files/1994-07-07kb_basisnormen.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.civieleveiligheid.be/sites/default/files/1994-07-07kb_basisnormen.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.civieleveiligheid.be/sites/default/files/2011-09-15_interpretatie_1994-07-07_conventionele-hoogte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -13301,50 +13490,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -13428,145 +13634,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67962D65-F369-427E-86EB-24BC955F44B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{991DBD1A-EE61-4981-B863-20A7C3B35E4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>831</Words>
-  <Characters>5714</Characters>
+  <Words>1082</Words>
+  <Characters>5954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6532</CharactersWithSpaces>
+  <CharactersWithSpaces>7022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>