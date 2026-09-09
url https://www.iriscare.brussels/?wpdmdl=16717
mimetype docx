--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D8AE8FC" w14:textId="200C6B96" w:rsidR="00532C9F" w:rsidRDefault="00532C9F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
@@ -141,138 +141,151 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">établissements pour </w:t>
             </w:r>
             <w:r w:rsidR="00A43C40">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CCD304C" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="003D114E" w:rsidRDefault="00675152" w:rsidP="0094454A">
+          <w:p w14:paraId="2CCD304C" w14:textId="3F442869" w:rsidR="00ED0DC1" w:rsidRPr="003D114E" w:rsidRDefault="008F3D27" w:rsidP="0094454A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF72A8">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35880C92" wp14:editId="5A0995EF">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34CF19F0" wp14:editId="7E8E1F3B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1636144</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-140128</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="2997111" cy="560208"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="003D114E" w14:paraId="1B89178B" w14:textId="77777777" w:rsidTr="00532C9F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0511EBA0" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="004D213B" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="005B749C" w14:paraId="6E268849" w14:textId="77777777" w:rsidTr="00532C9F">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00D4548A" w14:paraId="6E268849" w14:textId="77777777" w:rsidTr="00532C9F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7558EEBC" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="001A2301" w:rsidRDefault="00183699" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
@@ -402,129 +415,129 @@
             </w:r>
             <w:r w:rsidR="00A43C40">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> doivent répondre</w:t>
             </w:r>
             <w:r w:rsidR="00183699">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="005B749C" w14:paraId="63C529C0" w14:textId="77777777" w:rsidTr="00532C9F">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00D4548A" w14:paraId="63C529C0" w14:textId="77777777" w:rsidTr="00532C9F">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5747423E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00ED0DC1" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Vraagintern"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="005B749C" w14:paraId="2535EC47" w14:textId="77777777" w:rsidTr="00532C9F">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00D4548A" w14:paraId="2535EC47" w14:textId="77777777" w:rsidTr="00532C9F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="1DDF93CD" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00BA3F6C" w:rsidRDefault="00532C9F" w:rsidP="00BA3F6C">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA3F6C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données rel</w:t>
             </w:r>
             <w:r w:rsidR="00183699" w:rsidRPr="00BA3F6C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">atives à la personne de contact </w:t>
             </w:r>
             <w:r w:rsidR="00BA3F6C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>qui fera le suivi de cette demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="005B749C" w14:paraId="051963B7" w14:textId="77777777" w:rsidTr="00532C9F">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00D4548A" w14:paraId="051963B7" w14:textId="77777777" w:rsidTr="00532C9F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20B61A3D" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00ED0DC1" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="003D114E" w14:paraId="02490A5A" w14:textId="77777777" w:rsidTr="00532C9F">
@@ -836,94 +849,94 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00532C9F" w:rsidRPr="003D114E" w14:paraId="3594E0C3" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B213FAF" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="004D213B" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="4F4EBDB3" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="4F4EBDB3" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="2B7F578E" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="00532C9F" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données relatives à l’établissement</w:t>
             </w:r>
             <w:r w:rsidR="00183699">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> concerné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="44C2FF99" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="44C2FF99" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AD05113" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="00532C9F" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00532C9F" w:rsidRPr="00532C9F" w14:paraId="2980E353" w14:textId="77777777" w:rsidTr="00183699">
@@ -1213,58 +1226,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1614,58 +1627,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1983,51 +1996,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="34A2ABBF" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="34A2ABBF" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44275989" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="00F946A0" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="aankruishokje"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F946A0">
@@ -2036,59 +2049,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00F946A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00F946A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00F946A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00F946A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F946A0">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> centre de soins de jour</w:t>
@@ -2423,58 +2436,58 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -2853,58 +2866,58 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00170A81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -3292,126 +3305,215 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="3942"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B2798" w:rsidRPr="005B749C" w14:paraId="77C73062" w14:textId="77777777" w:rsidTr="0007727E">
+      <w:tr w:rsidR="007B2798" w:rsidRPr="00D4548A" w14:paraId="77C73062" w14:textId="77777777" w:rsidTr="0007727E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="6CD663FF" w14:textId="77777777" w:rsidR="007B2798" w:rsidRPr="00532C9F" w:rsidRDefault="007B2798" w:rsidP="0007727E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> des normes auxquelles l’établissement</w:t>
             </w:r>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> déroge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2798" w:rsidRPr="005B749C" w14:paraId="79D535E8" w14:textId="77777777" w:rsidTr="0007727E">
+      <w:tr w:rsidR="007B2798" w:rsidRPr="00D4548A" w14:paraId="79D535E8" w14:textId="77777777" w:rsidTr="00D4548A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F981E75" w14:textId="77777777" w:rsidR="007B2798" w:rsidRPr="00532C9F" w:rsidRDefault="007B2798" w:rsidP="0007727E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B2798" w:rsidRPr="003D114E" w14:paraId="0000D1C6" w14:textId="77777777" w:rsidTr="0007727E">
+      <w:tr w:rsidR="00D4548A" w:rsidRPr="00D4548A" w14:paraId="5428D154" w14:textId="77777777" w:rsidTr="00D4548A">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10263" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5266FDF0" w14:textId="08EF39CA" w:rsidR="00D4548A" w:rsidRPr="00D4548A" w:rsidRDefault="00D4548A" w:rsidP="00D4548A">
+            <w:pPr>
+              <w:pStyle w:val="invulveld"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vous ne pouvez </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>indiquer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ci-dessous que les normes de sécurité incendie spécifiques pour lesquelles une dérogation est demandée. Les </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">demandes de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dérogation aux normes de base fédérales doivent être </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>introduites</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> auprès de la Direction générale </w:t>
+            </w:r>
+            <w:r w:rsidR="0033447E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>écurité civile du Service public fédéral Intérieur.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B2798" w:rsidRPr="003D114E" w14:paraId="0000D1C6" w14:textId="77777777" w:rsidTr="00D4548A">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03820975" w14:textId="77777777" w:rsidR="007B2798" w:rsidRDefault="007B2798" w:rsidP="0007727E">
             <w:r>
               <w:t>N°</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -3433,57 +3535,52 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>annexe, article, alinéa, phrase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D0F5370" w14:textId="77777777" w:rsidR="007B2798" w:rsidRDefault="007B2798" w:rsidP="0007727E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> de la </w:t>
+            <w:r>
+              <w:t xml:space="preserve">Description de la </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>dérogation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B2798" w:rsidRPr="003D114E" w14:paraId="6CE7E9E8" w14:textId="77777777" w:rsidTr="0007727E">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A7C4391" w14:textId="77777777" w:rsidR="007B2798" w:rsidRDefault="007B2798" w:rsidP="0007727E">
@@ -5222,385 +5319,421 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E862974" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="50C69A33" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="50C69A33" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D7A64D" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5613CDAF" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
+          <w:p w14:paraId="5613CDAF" w14:textId="58C9385C" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Une description du concept de sécurité in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t>cendie du bâtiment.</w:t>
+              <w:t>cendie du bâtiment</w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE" w:rsidRPr="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">compartimentage, stratégie d'évacuation, issues de secours, </w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>lutte contre la propagation de la</w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE" w:rsidRPr="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fumée, moyens de lutte contre l'incendie, possibilités d'intervention </w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>du SIAMU</w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE" w:rsidRPr="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="19F86F0F" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="19F86F0F" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E167862" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F1529FB" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plans avec indication des routes d’évacuation, du compartimentage et de tous les éléments qui sont liés à la lutte anti-feu, la prévention, la </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>détection et l’alarme incendie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="34DBB51D" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="34DBB51D" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC94313" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461F2BAF" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Une motivation de la demande de dérogation et une proposition de mesures compensatoires pour garantir le mê</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>me niveau de sécurité incendie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="7DF3CF0B" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="7DF3CF0B" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BBFD986" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5612,269 +5745,395 @@
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Le </w:t>
             </w:r>
             <w:r w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>dernier rapport de prévention incendie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="5186EA5C" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="5186EA5C" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D5AC665" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E79CBA8" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00BA3F6C">
+          <w:p w14:paraId="6E79CBA8" w14:textId="513723D7" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00D4548A" w:rsidP="00BA3F6C">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cas échéant : </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00532C9F">
+              <w:t xml:space="preserve">Si déjà </w:t>
+            </w:r>
+            <w:r w:rsidR="00F07C56">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:t>disponible</w:t>
+            </w:r>
+            <w:r w:rsidR="00532C9F">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00532C9F" w:rsidRPr="00532C9F">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>l'attestation de sécurité incendie</w:t>
             </w:r>
-            <w:r w:rsidR="00BA3F6C">
+            <w:r w:rsidR="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>et le plan échelonné.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="65EBB77B" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00D4548A" w:rsidRPr="00D4548A" w14:paraId="7B208367" w14:textId="77777777" w:rsidTr="007948A8">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4726EA6E" w14:textId="77777777" w:rsidR="00D4548A" w:rsidRPr="003D114E" w:rsidRDefault="00D4548A" w:rsidP="007948A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Selectievakje3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C4379">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9753" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFC4644" w14:textId="3A84078D" w:rsidR="00D4548A" w:rsidRPr="0004293C" w:rsidRDefault="00F07C56" w:rsidP="007948A8">
+            <w:pPr>
+              <w:pStyle w:val="invulveld"/>
+              <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+              <w:suppressOverlap w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Si déjà disponible</w:t>
+            </w:r>
+            <w:r w:rsidR="004951BE">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00D4548A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>e plan échelonné.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="65EBB77B" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FD9AEDA" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="003D114E" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00FE557F">
+            <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001C4379">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D15BC76" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
+          <w:p w14:paraId="1D15BC76" w14:textId="161F8D05" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00D4548A" w:rsidP="00532C9F">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00532C9F">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t>Eventuellement d’autres documents intéressants</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Le cas échéant :</w:t>
+            </w:r>
+            <w:r w:rsidR="00532C9F" w:rsidRPr="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:t xml:space="preserve"> d’autres documents intéressants</w:t>
+            </w:r>
+            <w:r w:rsidR="00532C9F">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>p.e</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00532C9F">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>. des photos).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="34CDDEA1" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="34CDDEA1" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EEAE7DD" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -5917,51 +6176,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00532C9F" w:rsidRPr="003D114E" w14:paraId="791A21AE" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2520DF10" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="004D213B" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="433B2D41" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="433B2D41" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A8B0B3D" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="00532C9F" w:rsidRDefault="00532C9F" w:rsidP="00BA3F6C">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -6465,188 +6724,188 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77044099" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="4701608B" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="4701608B" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="22D10033" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00BA3F6C">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004293C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">A qui devez-vous transmettre cette </w:t>
             </w:r>
             <w:r w:rsidR="00BA3F6C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>demande</w:t>
             </w:r>
             <w:r w:rsidRPr="0004293C">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="5CF58A31" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="5CF58A31" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AE1A14B" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="007F081F">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00532C9F" w:rsidRPr="005B749C" w14:paraId="2F157695" w14:textId="77777777" w:rsidTr="007F081F">
+      <w:tr w:rsidR="00532C9F" w:rsidRPr="00D4548A" w14:paraId="2F157695" w14:textId="77777777" w:rsidTr="007F081F">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C372BC" w14:textId="77777777" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
+          <w:p w14:paraId="52C372BC" w14:textId="475413AE" w:rsidR="00532C9F" w:rsidRPr="0004293C" w:rsidRDefault="00532C9F" w:rsidP="00532C9F">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmettez ce formulaire et ses annexes au secrétariat de la commission de sécurité incendie pour les établissements pour </w:t>
             </w:r>
             <w:r w:rsidR="00A43C40">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> via l’adresse courriel </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00A43C40" w:rsidRPr="00AB0F94">
+              <w:r w:rsidR="008C155D" w:rsidRPr="004F3A79">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:bCs w:val="0"/>
                   <w:i w:val="0"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00A43C40">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="659F90EF" w14:textId="26BB491A" w:rsidR="00532C9F" w:rsidRDefault="00532C9F" w:rsidP="007B2798">
       <w:pPr>
         <w:rPr>
@@ -6682,86 +6941,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10263"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B749C" w:rsidRPr="005B749C" w14:paraId="04675E9E" w14:textId="77777777" w:rsidTr="002522B8">
+      <w:tr w:rsidR="005B749C" w:rsidRPr="00D4548A" w14:paraId="04675E9E" w14:textId="77777777" w:rsidTr="002522B8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="567C94DA" w14:textId="5EB25E0B" w:rsidR="005B749C" w:rsidRPr="0004293C" w:rsidRDefault="005B749C" w:rsidP="002522B8">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Annexe : exigences relatives aux plans à introduire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B749C" w:rsidRPr="005B749C" w14:paraId="45C6AA74" w14:textId="77777777" w:rsidTr="002522B8">
+      <w:tr w:rsidR="005B749C" w:rsidRPr="00D4548A" w14:paraId="45C6AA74" w14:textId="77777777" w:rsidTr="002522B8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CA58AB3" w14:textId="77777777" w:rsidR="005B749C" w:rsidRPr="0004293C" w:rsidRDefault="005B749C" w:rsidP="002522B8">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7569,50 +7828,53 @@
       </w:r>
       <w:r w:rsidR="00AA0A68" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A406E4" w14:textId="03C4DDE7" w:rsidR="005B749C" w:rsidRPr="005B749C" w:rsidRDefault="00AA0A68" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BFB50D8" wp14:editId="34965124">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1397000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1246505</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328930" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33020" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="Rechte verbindingslijn 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328930" cy="0"/>
                         </a:xfrm>
@@ -7641,50 +7903,53 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="06C2C859" id="Rechte verbindingslijn 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="110pt,98.15pt" to="135.9pt,98.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL8LLv8gEAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIuCyVquhJblQuC&#10;ahe4u864MfKXPKZp/z1jpw3fBxAXJ7bfvJn3Zry6O1nDjhBRe9fy+azmDJz0nXaHln/8sH225AyT&#10;cJ0w3kHLz4D8bv30yWoIDSx8700HkRGJw2YILe9TCk1VoezBCpz5AI4ulY9WJNrGQ9VFMRC7NdWi&#10;rl9Ug49diF4CIp1uxku+LvxKgUzvlUJIzLScaktljWXd57Var0RziCL0Wl7KEP9QhRXaUdKJaiOS&#10;YF+i/oXKahk9epVm0tvKK6UlFA2kZl7/pOaxFwGKFjIHw2QT/j9a+e64i0x31LvnnDlhqUcPIPsE&#10;uat77XIn0ejPjhGA3BoCNhR073bxssOwi1n6SUXLlNHhE5EVM0geOxWvz5PXcEpM0uHNYvnqhjoi&#10;r1fVyJCZQsT0Brxl+aflRrvsgmjE8S0mykrQKyQfG8eGli+Wty9vCwy90d1WG5MvMR729yayo8gT&#10;UL+ut6XpRPEDLPNtBPYjDs+YN1kvAY2jT9Y9Ki1/6WxgzP0AivwjRaPmMrkwZRRSgkvziYnQOUxR&#10;dVNgPVadR/5PgRd8DoUy1X8TPEWUzN6lKdhq5+PvsqfTtWQ14q8OjLqzBXvfncsMFGtoPItXl6eU&#10;5//7fQn/9uDXXwEAAP//AwBQSwMEFAAGAAgAAAAhAAWNKp/fAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SFwQdRpEf0KcClXAjaKWHjg68ZJE2Os0dtvQp2eRkOhxZz7NzuSL&#10;wVlxwD60nhSMRwkIpMqblmoF2/fn2xmIEDUZbT2hgm8MsCguL3KdGX+kNR42sRYcQiHTCpoYu0zK&#10;UDXodBj5Dom9T987Hfnsa2l6feRwZ2WaJBPpdEv8odEdLhusvjZ7p2D3EZfTt9NrnO/CzWn1dP9S&#10;2jJV6vpqeHwAEXGI/zD81ufqUHCn0u/JBGEVpBzPKBvzyR0IJtLpmMeUf4oscnm+ofgBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAC/Cy7/IBAAA4BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABY0qn98AAAALAQAADwAAAAAAAAAAAAAAAABMBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" strokecolor="#00b0f0" strokeweight="2.25pt">
                 <v:stroke dashstyle="3 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44D4D008" wp14:editId="3E7F4C13">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1402715</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>997585</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328930" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33020" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Rechte verbindingslijn 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328930" cy="0"/>
                         </a:xfrm>
@@ -7713,50 +7978,53 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="02FAE510" id="Rechte verbindingslijn 12" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="110.45pt,78.55pt" to="136.35pt,78.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7hHZk8gEAADgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCZZLZsdZbKHROGC&#10;YLUs3B1PO2Pkl9wmk/w9bU8yvA8gLpYf1dVd1e3Vw8kadoSI2ruWz2c1Z+Ck77Q7tPzj8+7VkjNM&#10;wnXCeActPwPyh/XLF6shNLDwvTcdREYkDpshtLxPKTRVhbIHK3DmAzh6VD5akegYD1UXxUDs1lSL&#10;un5dDT52IXoJiHS7HR/5uvArBTK9VwohMdNyqi2VNZZ1n9dqvRLNIYrQa3kpQ/xDFVZoR0knqq1I&#10;gn2J+hcqq2X06FWaSW8rr5SWUDSQmnn9k5oPvQhQtJA5GCab8P/RynfHx8h0R71bcOaEpR49gewT&#10;5K7utcudRKM/O0YAcmsI2FDQxj3GywnDY8zSTypapowOn4ismEHy2Kl4fZ68hlNiki5vFsv7G+qI&#10;vD5VI0NmChHTG/CW5U3LjXbZBdGI41tMlJWgV0i+No4NLV8sb+9uCwy90d1OG5MfMR72GxPZUdAE&#10;7O6Xm/ouyyCKH2CZbyuwH3F4xny4AI0jfNY9Ki27dDYw5n4CRf6RolFzmVyYMgopwaX5xEToHKao&#10;uimwHqvOI/+nwAs+h0KZ6r8JniJKZu/SFGy18/F32dPpWrIa8VcHRt3Zgr3vzmUGijU0nsXUy1fK&#10;8//9uYR/+/DrrwAAAP//AwBQSwMEFAAGAAgAAAAhAAEi7L/eAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FKxDAQhu+C7xBG8OamG9FqbbqoICp7kK4Lesw2Y1ttJiXJ7nbf3hEEPc78H/98Uy4m&#10;N4gdhth70jCfZSCQGm97ajWsXx/OrkDEZMiawRNqOGCERXV8VJrC+j3VuFulVnAJxcJo6FIaCylj&#10;06EzceZHJM4+fHAm8RhaaYPZc7kbpMqyS+lMT3yhMyPed9h8rbZOw/hp35Yv7/UdPdfh8BTj+drZ&#10;R61PT6bbGxAJp/QHw48+q0PFThu/JRvFoEGp7JpRDi7yOQgmVK5yEJvfjaxK+f+H6hsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQB7hHZk8gEAADgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABIuy/3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" strokecolor="#f98c07" strokeweight="2.25pt">
                 <v:stroke dashstyle="3 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FDFB8D4" wp14:editId="71FAD30B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1391285</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>778510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328295" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33655" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rechte verbindingslijn 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328295" cy="0"/>
                         </a:xfrm>
@@ -7782,50 +8050,53 @@
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="484674D6" id="Rechte verbindingslijn 11" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.55pt,61.3pt" to="135.4pt,61.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmiR+06AEAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKiQomarsSuygVB&#10;tQt7d51xY+Qv2aZp/z3jSRtWsBxAXCx/zHsz7814fXOyhh0hJu1dy+ezmjNw0nfaHVr+9cv21Yqz&#10;lIXrhPEOWn6GxG82L1+sh9DAwvfedBAZkrjUDKHlfc6hqaoke7AizXwAh4/KRysyHuOh6qIYkN2a&#10;alHXb6rBxy5ELyElvL0bH/mG+JUCmT8rlSAz03KsLdMaad2XtdqsRXOIIvRaXsoQ/1CFFdph0onq&#10;TmTBvkf9G5XVMvrkVZ5JbyuvlJZAGlDNvP5FzUMvApAWNCeFyab0/2jlp+MuMt1h7+acOWGxR/cg&#10;+wylq3vtSieT0d8cwwB0awipQdCt28XLKYVdLNJPKlqmjA6PSEZmoDx2Iq/Pk9dwykzi5evFavFu&#10;yZm8PlUjQ2EKMeUP4C0rm5Yb7YoLohHHjyljVgy9hpRr49jQ8sVq+XZJYckb3W21MeUxxcP+1kR2&#10;FGUC6vf1lpqOFE/C8GQc8hZxoxza5bOBMcE9KDQJyx6F0XjCRCukBJfJHmLC6AJTWMIErMfSylz/&#10;CXiJL1Cg0f0b8ISgzN7lCWy18/G57Pl0LVmN8VcHRt3Fgr3vztRosgZnkMy//Jcy5E/PBP/5qzc/&#10;AAAA//8DAFBLAwQUAAYACAAAACEABzsKkdwAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VI3KgdH5oS4lSAxBEJWg4c3dhNosbrKHZdk69nkZDguDNPszP1NruRJTuHwaOCYiWA&#10;WWy9GbBT8LF/udsAC1Gj0aNHq+DLBtg211e1roy/4LtNu9gxCsFQaQV9jFPFeWh763RY+ckieUc/&#10;Ox3pnDtuZn2hcDdyKcSaOz0gfej1ZJ972552Z6cgxae0FO4tJ/G5zOUm7V/LvCh1e5MfH4BFm+Mf&#10;DD/1qTo01Ongz2gCGxXI4r4glAwp18CIkKWgMYdfhTc1/7+h+QYAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBmiR+06AEAAB0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAHOwqR3AAAAAsBAAAPAAAAAAAAAAAAAAAAAEIEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;" strokecolor="#00b0f0" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B69EA68" wp14:editId="1691C9E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1400810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>560070</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328930" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33020" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rechte verbindingslijn 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328930" cy="0"/>
                         </a:xfrm>
@@ -7851,50 +8122,53 @@
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="1D151B6B" id="Rechte verbindingslijn 10" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="110.3pt,44.1pt" to="136.2pt,44.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj6Dqr6gEAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKulu1GTffQVbkg&#10;qJaFu+uMGyN7bNmmaf89Y6cNKz4OIC6WP+a9mfdmvHo4WcOOEKJ22PL5rOYMULpO46Hln5+3b5ac&#10;xSSwE8YhtPwMkT+sX79aDb6Bheud6SAwIsHYDL7lfUq+qaooe7AizpwHpEflghWJjuFQdUEMxG5N&#10;tajrt9XgQueDkxAj3T6Oj3xd+JUCmT4qFSEx03KqLZU1lHWf12q9Es0hCN9reSlD/EMVVmikpBPV&#10;o0iCfQv6FyqrZXDRqTSTzlZOKS2haCA18/onNZ964aFoIXOin2yK/49WfjjuAtMd9Y7sQWGpR08g&#10;+wS5q3uNuZPR6K/IKIDcGnxsCLTBXbicot+FLP2kgmXKaP+FyIoZJI+ditfnyWs4JSbp8maxvL+h&#10;lPL6VI0MmcmHmN6BsyxvWm40ZhdEI47vY6KsFHoNydcG2dDyxfL27raERWd0t9XG5McYDvuNCewo&#10;aAK298tNfZdlEMWLMDoZpMssbpRTdulsYEzwBIpMorJHYWU8YaIVUgKm+YXXIEVnmKISJmA9lpbn&#10;+k/AS3yGQhndvwFPiJLZYZrAVqMLv8ueTteS1Rh/dWDUnS3Yu+5cGl2soRkszl3+Sx7yl+cC//Gr&#10;198BAAD//wMAUEsDBBQABgAIAAAAIQAIcOek3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuLF2ESilNpwkJBDcoCK5Z47URjVOabOt4eow4wNH259+fq9XsB7HHKbpAGpaL&#10;DARSG6yjTsPry91FASImQ9YMgVDDESOs6tOTypQ2HOgZ903qBIdQLI2GPqWxlDK2PXoTF2FE4tk2&#10;TN4kLqdO2skcONwPUmVZLr1xxBd6M+Jtj+1Hs/Os8fg2P71L+7W9d/JhfZ03y+On0/r8bF7fgEg4&#10;pz8YfvR5B2p22oQd2SgGDUplOaMaikKBYEBdqUsQm9+GrCv5/4P6GwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKPoOqvqAQAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAhw56TcAAAACQEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" strokecolor="#f98c07" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="026282C3" wp14:editId="024E72AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1391920</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>93345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328930" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33020" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rechte verbindingslijn 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328930" cy="0"/>
                         </a:xfrm>
@@ -7920,50 +8194,53 @@
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="637F7232" id="Rechte verbindingslijn 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="109.6pt,7.35pt" to="135.5pt,7.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/w75e6QEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4SlYZVNhVqVS4I&#10;ohZ6d7zjrJG/5DHZ5N8z9iZLBeUA4mL5Y96beW/G65ujNewAEbV3LZ/Pas7ASd9pt2/51y/3b1ac&#10;YRKuE8Y7aPkJkN9sXr9aD6GBhe+96SAyInHYDKHlfUqhqSqUPViBMx/A0aPy0YpEx7ivuigGYrem&#10;WtT122rwsQvRS0Ck27vxkW8Kv1Ig02elEBIzLafaUlljWXd5rTZr0eyjCL2W5zLEP1RhhXaUdKK6&#10;E0mw71H/RmW1jB69SjPpbeWV0hKKBlIzr39R89iLAEULmYNhsgn/H638dNhGpruWLzlzwlKLHkD2&#10;CXJTd9rlRqLR3xxbZq+GgA1Bbt02nk8YtjELP6pomTI6PNEYFCtIHDsWp0+T03BMTNLlcrF6t6R+&#10;yMtTNTJkphAxfQBvWd603GiXPRCNOHzERFkp9BKSr41jQ8sXq6vrqxKG3ujuXhuTHzHud7cmsoOg&#10;/l/Xy/p9aTlRPAujk3HEm8WNcsounQyMCR5AkUVU9iisDCdMtEJKcGme7SlMFJ1hikqYgPVYWp7q&#10;PwHP8RkKZXD/BjwhSmbv0gS22vn4UvZ0vJSsxviLA6PubMHOd6fS6GINTWBReP4tecSfnwv855/e&#10;/AAAAP//AwBQSwMEFAAGAAgAAAAhAIWe3rvcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyok4AoDXEqhIByACRaPsC1lzgiXkexk6Z/zyIOcNyZp9mZaj37Tkw4xDaQgnyR&#10;gUAywbbUKPjYPV7cgIhJk9VdIFRwxAjr+vSk0qUNB3rHaZsawSEUS63ApdSXUkbj0Ou4CD0Se59h&#10;8DrxOTTSDvrA4b6TRZZdS69b4g9O93jv0HxtR69gY55c1rxu3GTo+DI+zG+X0zMqdX42392CSDin&#10;Pxh+6nN1qLnTPoxko+gUFPmqYJSNqyUIBoplzuP2v4KsK/l/Qf0NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA/8O+XukBAAAbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAhZ7eu9wAAAAJAQAADwAAAAAAAAAAAAAAAABDBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" strokecolor="#7030a0" strokeweight="2.25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46F62266" wp14:editId="2CE257C9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1393190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>305435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="328930" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="33020" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rechte verbindingslijn 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="328930" cy="0"/>
                         </a:xfrm>
@@ -8205,114 +8482,114 @@
       <w:r w:rsidR="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>vous pouvez indiquer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> la résistance au feu et l</w:t>
       </w:r>
       <w:r w:rsidR="00FE557F">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>'éventuel</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mécanisme de fermeture comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0370EB2C" w14:textId="5103C14C" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="00AA0A68" w:rsidP="00AA0A68">
+    <w:p w14:paraId="0370EB2C" w14:textId="5103C14C" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="00D4548A" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3C6A">
+      <w:r>
         <w:pict w14:anchorId="6008BD5C">
-          <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:8.85pt;height:8.85pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:8.05pt;height:8.65pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId13" o:title="" croptop="2253f"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AA0A68">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>EI</w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFAAA76" w14:textId="42E11C34" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="00AA0A68" w:rsidP="00AA0A68">
+    <w:p w14:paraId="1DFAAA76" w14:textId="42E11C34" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="00D4548A" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3C6A">
+      <w:r>
         <w:pict w14:anchorId="5718BB44">
-          <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:8.85pt;height:8.85pt;visibility:visible;mso-wrap-style:square">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:8.05pt;height:8.05pt;visibility:visible;mso-wrap-style:square">
             <v:imagedata r:id="rId14" o:title="" croptop="3729f" cropbottom="5222f" cropleft="3787f" cropright="4699f"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00AA0A68">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>EI</w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346A428A" w14:textId="181B5941" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
@@ -8577,62 +8854,64 @@
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Un plan des toitures reprenant l’identification et les dimensions des dispositifs de ventilation des gaines d’ascenseur, des gaines techniques et des cages d’escalier intérieures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1B8DC5" w14:textId="77777777" w:rsidR="005B749C" w:rsidRPr="005B749C" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B1A9316" w14:textId="77777777" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
+    <w:p w14:paraId="4B1A9316" w14:textId="77777777" w:rsidR="005B749C" w:rsidRPr="00470DA1" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA0A68">
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00470DA1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Évacuation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558988A2" w14:textId="77777777" w:rsidR="005B749C" w:rsidRPr="005B749C" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B749C">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Pour chaque compartiment, indiquer les informations suivantes concernant l'évacuation :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="184BA04C" w14:textId="28D54414" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
@@ -8663,117 +8942,95 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>les taux d'occupation appliqués :</w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B47A6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">il s'agit du nombre minimum de personnes par mètre carré déterminé sur base de l'article 1.6.2. de </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="005B47A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>l'annexe 1 de l'arrêté royal du 07/07/19</w:t>
-[...15 lines deleted...]
-          <w:t>4</w:t>
+          <w:t>l'annexe 1 de l'arrêté royal du 07/07/1994</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B749C" w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC0D868" w14:textId="3F3BFCE5" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>le nombre conventionnel d'occupants</w:t>
       </w:r>
       <w:r w:rsidR="005B47A6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidR="005B47A6" w:rsidRPr="005B47A6">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>la surface multipliée par le taux d'occupation</w:t>
+        <w:t xml:space="preserve"> la surface multipliée par le taux d'occupation</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573ADEED" w14:textId="27DF663A" w:rsidR="005B749C" w:rsidRPr="00AA0A68" w:rsidRDefault="005B749C" w:rsidP="00AA0A68">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">la répartition des flux d'évacuation </w:t>
@@ -8818,138 +9075,138 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA0A68">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>les largeurs utiles des couloirs, portes et escaliers exprimées en cm ou en unités de passage.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA0A68" w:rsidRPr="00AA0A68" w:rsidSect="001C4379">
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C7607C2" w14:textId="77777777" w:rsidR="00675152" w:rsidRDefault="00675152" w:rsidP="008E174D">
+    <w:p w14:paraId="50BCC3E5" w14:textId="77777777" w:rsidR="00A71FC9" w:rsidRDefault="00A71FC9" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DE36318" w14:textId="77777777" w:rsidR="00675152" w:rsidRDefault="00675152" w:rsidP="008E174D">
+    <w:p w14:paraId="3B11C3CF" w14:textId="77777777" w:rsidR="00A71FC9" w:rsidRDefault="00A71FC9" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="467EFAEC" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -9005,60 +9262,60 @@
     <w:r w:rsidR="00A37C34">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="106D06F4" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C3ABA39" w14:textId="77777777" w:rsidR="00675152" w:rsidRDefault="00675152" w:rsidP="008E174D">
+    <w:p w14:paraId="0981A9DA" w14:textId="77777777" w:rsidR="00A71FC9" w:rsidRDefault="00A71FC9" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="549B6AAD" w14:textId="77777777" w:rsidR="00675152" w:rsidRDefault="00675152" w:rsidP="008E174D">
+    <w:p w14:paraId="7D98B59E" w14:textId="77777777" w:rsidR="00A71FC9" w:rsidRDefault="00A71FC9" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2C834C60" w14:textId="77777777" w:rsidR="006F5848" w:rsidRPr="007B2798" w:rsidRDefault="00183699" w:rsidP="00BA3F6C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00183699">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
@@ -9128,94 +9385,88 @@
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5F48C961" w14:textId="6C967E15" w:rsidR="00556396" w:rsidRPr="00556396" w:rsidRDefault="00556396">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00556396">
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  Ces lignes ne sont pas interrompues au niveau des ouvertures de porte, car la performance E / EI du mur doit également être respectée au-dessus et au-dessous de la porte.</w:t>
+        <w:t xml:space="preserve">   Ces lignes ne sont pas interrompues au niveau des ouvertures de porte, car la performance E / EI du mur doit également être respectée au-dessus et au-dessous de la porte.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Afbeelding 2" o:spid="_x0000_i1333" type="#_x0000_t75" style="width:81.5pt;height:84.9pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Afbeelding 2" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:81.2pt;height:85.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" croptop="2253f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="Afbeelding 4" o:spid="_x0000_i1386" type="#_x0000_t75" style="width:93.75pt;height:94.4pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Afbeelding 4" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:93.9pt;height:94.45pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="" croptop="3729f" cropbottom="5222f" cropleft="3787f" cropright="4699f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -11679,191 +11930,191 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="777212499">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="821434472">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1710954919">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1720205760">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1840538530">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1254435772">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1987314931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="922105216">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="698700184">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="943194865">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1542283074">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="138620003">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="846360016">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1678579982">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1042361718">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1525946015">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1067846571">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="366947934">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="646517043">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1644891839">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1595094998">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="545070666">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="211967267">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="729040122">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1179464096">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="225144627">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1464544276">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="511799751">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="95756104">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1755085777">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1757893881">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1544900522">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2038847619">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="914507582">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1917353652">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="375784161">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="111704696">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="801993970">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="507721175">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="977564732">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="2136950220">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="923220536">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1735657481">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1918592015">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1559055632">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -12053,116 +12304,120 @@
     <w:rsid w:val="002D38A1"/>
     <w:rsid w:val="002D73C3"/>
     <w:rsid w:val="002E01EF"/>
     <w:rsid w:val="002E16CC"/>
     <w:rsid w:val="002E3C53"/>
     <w:rsid w:val="002E60C1"/>
     <w:rsid w:val="002E799B"/>
     <w:rsid w:val="002F26E9"/>
     <w:rsid w:val="002F3344"/>
     <w:rsid w:val="002F5A35"/>
     <w:rsid w:val="002F6BA1"/>
     <w:rsid w:val="00305E2E"/>
     <w:rsid w:val="003074F1"/>
     <w:rsid w:val="0030771E"/>
     <w:rsid w:val="00310C16"/>
     <w:rsid w:val="003110E4"/>
     <w:rsid w:val="0031551C"/>
     <w:rsid w:val="00316ADB"/>
     <w:rsid w:val="00317484"/>
     <w:rsid w:val="0032079B"/>
     <w:rsid w:val="00320890"/>
     <w:rsid w:val="00322057"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="00325E0D"/>
     <w:rsid w:val="003315DB"/>
+    <w:rsid w:val="0033447E"/>
     <w:rsid w:val="003347F1"/>
     <w:rsid w:val="00344002"/>
     <w:rsid w:val="00344078"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="003522D6"/>
     <w:rsid w:val="00355C6C"/>
     <w:rsid w:val="003571D2"/>
     <w:rsid w:val="003605B2"/>
     <w:rsid w:val="00360649"/>
     <w:rsid w:val="00363AF0"/>
     <w:rsid w:val="003640E8"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="003660F1"/>
     <w:rsid w:val="00370240"/>
+    <w:rsid w:val="003779C9"/>
     <w:rsid w:val="00380E8D"/>
     <w:rsid w:val="003816C8"/>
     <w:rsid w:val="00382491"/>
     <w:rsid w:val="00384E9D"/>
     <w:rsid w:val="00386E54"/>
     <w:rsid w:val="00390326"/>
     <w:rsid w:val="003A11D3"/>
     <w:rsid w:val="003A2D06"/>
     <w:rsid w:val="003A4498"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003A6216"/>
     <w:rsid w:val="003B0490"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B1F13"/>
     <w:rsid w:val="003C55AE"/>
     <w:rsid w:val="003C65FD"/>
     <w:rsid w:val="003C75CA"/>
     <w:rsid w:val="003D114E"/>
     <w:rsid w:val="003E02FB"/>
     <w:rsid w:val="003E05E3"/>
     <w:rsid w:val="003E3EAF"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003F2659"/>
     <w:rsid w:val="0040190E"/>
     <w:rsid w:val="00406A5D"/>
     <w:rsid w:val="00407FE0"/>
     <w:rsid w:val="00412E01"/>
     <w:rsid w:val="00417E3A"/>
     <w:rsid w:val="00420270"/>
     <w:rsid w:val="00422E30"/>
     <w:rsid w:val="004258F8"/>
     <w:rsid w:val="00425A77"/>
     <w:rsid w:val="00430EF9"/>
     <w:rsid w:val="004362FB"/>
     <w:rsid w:val="00440A62"/>
     <w:rsid w:val="00445080"/>
     <w:rsid w:val="0044546C"/>
     <w:rsid w:val="0044549C"/>
     <w:rsid w:val="00450445"/>
     <w:rsid w:val="0045144E"/>
     <w:rsid w:val="004519AB"/>
     <w:rsid w:val="00451CC3"/>
     <w:rsid w:val="00453FC1"/>
     <w:rsid w:val="0045487C"/>
     <w:rsid w:val="00456DCE"/>
     <w:rsid w:val="00461033"/>
     <w:rsid w:val="00463023"/>
     <w:rsid w:val="00464247"/>
+    <w:rsid w:val="00470DA1"/>
     <w:rsid w:val="00471768"/>
     <w:rsid w:val="004857A8"/>
     <w:rsid w:val="00486FC2"/>
     <w:rsid w:val="00487E2C"/>
+    <w:rsid w:val="004951BE"/>
     <w:rsid w:val="004A185A"/>
     <w:rsid w:val="004A28E3"/>
     <w:rsid w:val="004A48D9"/>
     <w:rsid w:val="004A6204"/>
     <w:rsid w:val="004B1BBB"/>
     <w:rsid w:val="004B2B40"/>
     <w:rsid w:val="004B314B"/>
     <w:rsid w:val="004B3CFD"/>
     <w:rsid w:val="004B482E"/>
     <w:rsid w:val="004B6731"/>
     <w:rsid w:val="004B7F60"/>
     <w:rsid w:val="004B7FE3"/>
     <w:rsid w:val="004C123C"/>
     <w:rsid w:val="004C1346"/>
     <w:rsid w:val="004C1535"/>
     <w:rsid w:val="004C1E9B"/>
     <w:rsid w:val="004C6D3F"/>
     <w:rsid w:val="004C6E93"/>
     <w:rsid w:val="004D213B"/>
     <w:rsid w:val="004D2DC8"/>
     <w:rsid w:val="004D4843"/>
     <w:rsid w:val="004D4F34"/>
     <w:rsid w:val="004D5397"/>
     <w:rsid w:val="004D5B75"/>
     <w:rsid w:val="004D65B0"/>
@@ -12254,71 +12509,73 @@
     <w:rsid w:val="005F1F38"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
+    <w:rsid w:val="00647B34"/>
     <w:rsid w:val="00650FA0"/>
     <w:rsid w:val="006516D6"/>
     <w:rsid w:val="006541DC"/>
     <w:rsid w:val="0065475D"/>
     <w:rsid w:val="0065758B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="006655AD"/>
     <w:rsid w:val="00665E66"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="00671C3E"/>
     <w:rsid w:val="0067443E"/>
     <w:rsid w:val="00675152"/>
     <w:rsid w:val="006758D8"/>
     <w:rsid w:val="00676016"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00683C60"/>
     <w:rsid w:val="006875A3"/>
     <w:rsid w:val="00687811"/>
     <w:rsid w:val="00691506"/>
     <w:rsid w:val="006935AC"/>
+    <w:rsid w:val="006B0211"/>
     <w:rsid w:val="006B3EB7"/>
     <w:rsid w:val="006B51E1"/>
     <w:rsid w:val="006B5729"/>
     <w:rsid w:val="006C4337"/>
     <w:rsid w:val="006C51E9"/>
     <w:rsid w:val="006C59C7"/>
     <w:rsid w:val="006D01FB"/>
     <w:rsid w:val="006D0E83"/>
     <w:rsid w:val="006E29BE"/>
     <w:rsid w:val="006E4C4D"/>
     <w:rsid w:val="006F375F"/>
     <w:rsid w:val="006F5848"/>
     <w:rsid w:val="00700A82"/>
     <w:rsid w:val="0070145B"/>
     <w:rsid w:val="007044A7"/>
     <w:rsid w:val="007046B3"/>
     <w:rsid w:val="0070526E"/>
     <w:rsid w:val="00706B44"/>
     <w:rsid w:val="007076EB"/>
     <w:rsid w:val="00713F26"/>
     <w:rsid w:val="007144AC"/>
     <w:rsid w:val="00715311"/>
     <w:rsid w:val="007160C9"/>
     <w:rsid w:val="00724657"/>
     <w:rsid w:val="007247AC"/>
@@ -12358,210 +12615,217 @@
     <w:rsid w:val="007D7B5D"/>
     <w:rsid w:val="007E0435"/>
     <w:rsid w:val="007F0574"/>
     <w:rsid w:val="007F081F"/>
     <w:rsid w:val="007F4219"/>
     <w:rsid w:val="007F5CE4"/>
     <w:rsid w:val="007F61F5"/>
     <w:rsid w:val="00801271"/>
     <w:rsid w:val="00814665"/>
     <w:rsid w:val="0081477A"/>
     <w:rsid w:val="008150C0"/>
     <w:rsid w:val="00815F9E"/>
     <w:rsid w:val="0082494D"/>
     <w:rsid w:val="00824976"/>
     <w:rsid w:val="00825D0C"/>
     <w:rsid w:val="0082645C"/>
     <w:rsid w:val="00826920"/>
     <w:rsid w:val="00827E4D"/>
     <w:rsid w:val="00827E84"/>
     <w:rsid w:val="0083427C"/>
     <w:rsid w:val="0084129A"/>
     <w:rsid w:val="00843616"/>
     <w:rsid w:val="008438C8"/>
     <w:rsid w:val="00844B16"/>
     <w:rsid w:val="00845AB1"/>
+    <w:rsid w:val="00846170"/>
     <w:rsid w:val="00846FB4"/>
     <w:rsid w:val="0084752A"/>
     <w:rsid w:val="00853F02"/>
     <w:rsid w:val="00857D05"/>
     <w:rsid w:val="008630B5"/>
     <w:rsid w:val="00867B8E"/>
     <w:rsid w:val="00871B14"/>
     <w:rsid w:val="008740E6"/>
     <w:rsid w:val="008747C0"/>
     <w:rsid w:val="00874FB0"/>
     <w:rsid w:val="00877401"/>
     <w:rsid w:val="00877606"/>
     <w:rsid w:val="008807CB"/>
     <w:rsid w:val="00880A15"/>
     <w:rsid w:val="0088206C"/>
     <w:rsid w:val="00884C0F"/>
     <w:rsid w:val="00887E46"/>
     <w:rsid w:val="0089130A"/>
     <w:rsid w:val="00894BAF"/>
     <w:rsid w:val="008954B5"/>
     <w:rsid w:val="00895F58"/>
     <w:rsid w:val="00896280"/>
     <w:rsid w:val="00897B68"/>
     <w:rsid w:val="008A123A"/>
     <w:rsid w:val="008A29B0"/>
     <w:rsid w:val="008A599E"/>
     <w:rsid w:val="008A6362"/>
     <w:rsid w:val="008A643A"/>
     <w:rsid w:val="008B153E"/>
     <w:rsid w:val="008B1882"/>
+    <w:rsid w:val="008C155D"/>
     <w:rsid w:val="008C3A03"/>
     <w:rsid w:val="008C4B7F"/>
     <w:rsid w:val="008C6D1B"/>
     <w:rsid w:val="008D0405"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008D347C"/>
     <w:rsid w:val="008D36C7"/>
     <w:rsid w:val="008E174D"/>
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
+    <w:rsid w:val="008F3D27"/>
     <w:rsid w:val="0090014D"/>
     <w:rsid w:val="009007A7"/>
     <w:rsid w:val="00901191"/>
     <w:rsid w:val="00904915"/>
     <w:rsid w:val="009077C4"/>
     <w:rsid w:val="00907C18"/>
     <w:rsid w:val="009110D4"/>
     <w:rsid w:val="0091707D"/>
     <w:rsid w:val="00925C39"/>
     <w:rsid w:val="00930E93"/>
     <w:rsid w:val="0093279E"/>
     <w:rsid w:val="00932ECA"/>
     <w:rsid w:val="0094454A"/>
     <w:rsid w:val="00944CB5"/>
     <w:rsid w:val="00946AFF"/>
     <w:rsid w:val="00954C9C"/>
     <w:rsid w:val="0095579F"/>
     <w:rsid w:val="00956315"/>
     <w:rsid w:val="00962337"/>
     <w:rsid w:val="0096344A"/>
     <w:rsid w:val="0096409D"/>
     <w:rsid w:val="00964F13"/>
     <w:rsid w:val="009668F8"/>
     <w:rsid w:val="00966D26"/>
     <w:rsid w:val="009673BC"/>
     <w:rsid w:val="0097015A"/>
     <w:rsid w:val="00971196"/>
     <w:rsid w:val="00974A63"/>
     <w:rsid w:val="00977C30"/>
     <w:rsid w:val="00977CEA"/>
     <w:rsid w:val="009801C4"/>
     <w:rsid w:val="009833C7"/>
     <w:rsid w:val="00983E7B"/>
     <w:rsid w:val="00986A11"/>
     <w:rsid w:val="009873B2"/>
     <w:rsid w:val="0098752E"/>
     <w:rsid w:val="00990228"/>
     <w:rsid w:val="00991D7F"/>
     <w:rsid w:val="00993C34"/>
     <w:rsid w:val="009945FE"/>
     <w:rsid w:val="009948DE"/>
     <w:rsid w:val="0099574E"/>
     <w:rsid w:val="009963B0"/>
     <w:rsid w:val="00997227"/>
     <w:rsid w:val="009A45A4"/>
     <w:rsid w:val="009A498E"/>
     <w:rsid w:val="009B1293"/>
     <w:rsid w:val="009B3856"/>
     <w:rsid w:val="009B4964"/>
+    <w:rsid w:val="009B53BC"/>
     <w:rsid w:val="009B7127"/>
     <w:rsid w:val="009C2D7B"/>
     <w:rsid w:val="009E20A5"/>
     <w:rsid w:val="009E39A9"/>
     <w:rsid w:val="009F45A6"/>
     <w:rsid w:val="009F4EBF"/>
     <w:rsid w:val="009F7700"/>
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A3413B"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A43C40"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
+    <w:rsid w:val="00A61D0B"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
+    <w:rsid w:val="00A71FC9"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A86045"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA0A68"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB0F94"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD1A37"/>
     <w:rsid w:val="00AD22D9"/>
     <w:rsid w:val="00AD2310"/>
     <w:rsid w:val="00AD38B3"/>
     <w:rsid w:val="00AD3A4C"/>
     <w:rsid w:val="00AD430E"/>
     <w:rsid w:val="00AD71AC"/>
     <w:rsid w:val="00AE2545"/>
     <w:rsid w:val="00AE33C1"/>
+    <w:rsid w:val="00AE721E"/>
     <w:rsid w:val="00AF0FAE"/>
     <w:rsid w:val="00AF113E"/>
     <w:rsid w:val="00AF3FB3"/>
     <w:rsid w:val="00AF566F"/>
     <w:rsid w:val="00AF7209"/>
     <w:rsid w:val="00AF72A8"/>
     <w:rsid w:val="00B032FD"/>
     <w:rsid w:val="00B0482B"/>
     <w:rsid w:val="00B05DA9"/>
     <w:rsid w:val="00B05ED4"/>
     <w:rsid w:val="00B061D9"/>
     <w:rsid w:val="00B0704A"/>
     <w:rsid w:val="00B07CE5"/>
     <w:rsid w:val="00B1132D"/>
     <w:rsid w:val="00B1211E"/>
     <w:rsid w:val="00B1259C"/>
     <w:rsid w:val="00B13DEA"/>
     <w:rsid w:val="00B14150"/>
     <w:rsid w:val="00B14FEB"/>
     <w:rsid w:val="00B15024"/>
     <w:rsid w:val="00B16278"/>
     <w:rsid w:val="00B20C82"/>
     <w:rsid w:val="00B21829"/>
     <w:rsid w:val="00B25DBF"/>
     <w:rsid w:val="00B26770"/>
@@ -12685,50 +12949,51 @@
     <w:rsid w:val="00D03B5B"/>
     <w:rsid w:val="00D10F0E"/>
     <w:rsid w:val="00D11A95"/>
     <w:rsid w:val="00D11E99"/>
     <w:rsid w:val="00D13963"/>
     <w:rsid w:val="00D13D4C"/>
     <w:rsid w:val="00D14535"/>
     <w:rsid w:val="00D148C7"/>
     <w:rsid w:val="00D14A92"/>
     <w:rsid w:val="00D1659F"/>
     <w:rsid w:val="00D207C9"/>
     <w:rsid w:val="00D24D21"/>
     <w:rsid w:val="00D25903"/>
     <w:rsid w:val="00D304BC"/>
     <w:rsid w:val="00D306D6"/>
     <w:rsid w:val="00D30E5B"/>
     <w:rsid w:val="00D31550"/>
     <w:rsid w:val="00D31CC6"/>
     <w:rsid w:val="00D3255C"/>
     <w:rsid w:val="00D332E8"/>
     <w:rsid w:val="00D33BB7"/>
     <w:rsid w:val="00D368AA"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D430C5"/>
     <w:rsid w:val="00D440A2"/>
+    <w:rsid w:val="00D4548A"/>
     <w:rsid w:val="00D46367"/>
     <w:rsid w:val="00D46675"/>
     <w:rsid w:val="00D4762E"/>
     <w:rsid w:val="00D51779"/>
     <w:rsid w:val="00D52549"/>
     <w:rsid w:val="00D53054"/>
     <w:rsid w:val="00D54261"/>
     <w:rsid w:val="00D54B25"/>
     <w:rsid w:val="00D556E6"/>
     <w:rsid w:val="00D5586A"/>
     <w:rsid w:val="00D61AA3"/>
     <w:rsid w:val="00D66855"/>
     <w:rsid w:val="00D66C23"/>
     <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D70697"/>
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D749B9"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D84A8F"/>
     <w:rsid w:val="00D8547D"/>
@@ -12800,50 +13065,51 @@
     <w:rsid w:val="00EB7E81"/>
     <w:rsid w:val="00EC1D46"/>
     <w:rsid w:val="00EC27BF"/>
     <w:rsid w:val="00EC5033"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00EC6EF9"/>
     <w:rsid w:val="00ED02B7"/>
     <w:rsid w:val="00ED0DC1"/>
     <w:rsid w:val="00ED19A4"/>
     <w:rsid w:val="00ED240D"/>
     <w:rsid w:val="00ED2896"/>
     <w:rsid w:val="00ED3703"/>
     <w:rsid w:val="00ED5992"/>
     <w:rsid w:val="00EE1B58"/>
     <w:rsid w:val="00EE2168"/>
     <w:rsid w:val="00EE4619"/>
     <w:rsid w:val="00EE7471"/>
     <w:rsid w:val="00EF1409"/>
     <w:rsid w:val="00EF2B23"/>
     <w:rsid w:val="00EF3BED"/>
     <w:rsid w:val="00EF41BA"/>
     <w:rsid w:val="00EF6CD2"/>
     <w:rsid w:val="00F03AB3"/>
     <w:rsid w:val="00F0600B"/>
     <w:rsid w:val="00F0623A"/>
+    <w:rsid w:val="00F07C56"/>
     <w:rsid w:val="00F10F53"/>
     <w:rsid w:val="00F115A3"/>
     <w:rsid w:val="00F13EB1"/>
     <w:rsid w:val="00F152DF"/>
     <w:rsid w:val="00F17496"/>
     <w:rsid w:val="00F17E4D"/>
     <w:rsid w:val="00F241B4"/>
     <w:rsid w:val="00F246F6"/>
     <w:rsid w:val="00F26FD3"/>
     <w:rsid w:val="00F276F8"/>
     <w:rsid w:val="00F32C2B"/>
     <w:rsid w:val="00F3489C"/>
     <w:rsid w:val="00F370F3"/>
     <w:rsid w:val="00F410F5"/>
     <w:rsid w:val="00F43BE2"/>
     <w:rsid w:val="00F44637"/>
     <w:rsid w:val="00F51652"/>
     <w:rsid w:val="00F52B4E"/>
     <w:rsid w:val="00F53994"/>
     <w:rsid w:val="00F55E85"/>
     <w:rsid w:val="00F56B26"/>
     <w:rsid w:val="00F62502"/>
     <w:rsid w:val="00F625CA"/>
     <w:rsid w:val="00F63364"/>
     <w:rsid w:val="00F635CA"/>
@@ -12898,51 +13164,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27C92232"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{13467A89-57AF-424E-81BC-121F4533AC4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14353,58 +14619,58 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00183699"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A43C40"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.civieleveiligheid.be/sites/default/files/explorer/partie_s_incendie/1994-07-07r_normes_de_base_jaune_2022.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.civieleveiligheid.be/sites/default/files/explorer/partie_s_incendie/1994-07-07r_normes_de_base_jaune_2022.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -14613,50 +14879,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -14740,145 +15023,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08581708-04DB-4703-A1EB-CB9D9D7AC36A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F99AEA-B84C-4E8D-A960-E869945EB83B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>926</Words>
-  <Characters>5844</Characters>
+  <Words>1122</Words>
+  <Characters>6172</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6757</CharactersWithSpaces>
+  <CharactersWithSpaces>7280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>