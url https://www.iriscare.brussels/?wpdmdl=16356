--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -7,216 +7,103 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2EAC0C53" w14:textId="77777777" w:rsidR="00D84A8F" w:rsidRPr="0011682E" w:rsidRDefault="00D84A8F" w:rsidP="00FA6AEE">
-[...111 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="06B6B5D5" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B4C3C6C" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="53341756" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="53341756" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A6A6181" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="Titel"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:ind w:left="29"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
@@ -246,138 +133,155 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">établissements pour </w:t>
             </w:r>
             <w:r w:rsidR="006C3344">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7190986A" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00F53EA8" w:rsidP="0008082E">
+          <w:p w14:paraId="7190986A" w14:textId="1CBDB506" w:rsidR="0093075A" w:rsidRPr="00373EDE" w:rsidRDefault="00896AA7" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AEEFDBF" wp14:editId="5D893E09">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D6624D" wp14:editId="3B0E0CF0">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1873870</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-225189</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3057525" cy="571500"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="3AE5066F" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="3AE5066F" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10702FC3" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
+          <w:p w14:paraId="10702FC3" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="00373EDE" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="59324372" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="59324372" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F34ABCF" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="Vraagintern"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
@@ -421,218 +325,224 @@
             </w:r>
             <w:r w:rsidR="00B82B52" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ne répond pas entièrement aux normes de sécurité incendie et que la sécurité des </w:t>
             </w:r>
             <w:r w:rsidR="006C3344">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidR="00B82B52" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>, du personnel et des visiteurs est gravement compromise. L'octroi d'une attestation de sécurité incendie C entraîne le démarrage de la procédure de retrait ou de refus de l'agrément ou de l’autorisation de fonctionnement provisoire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82B52" w:rsidRPr="0011682E" w14:paraId="06DCA31C" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="00B82B52" w:rsidRPr="00373EDE" w14:paraId="06DCA31C" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="785242E1" w14:textId="77777777" w:rsidR="00B82B52" w:rsidRPr="0011682E" w:rsidRDefault="00B82B52" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="3A645F0D" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="3A645F0D" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="596A15E7" w14:textId="77777777" w:rsidR="00543DC3" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="00543DC3">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Besoin d’aide pour compléter cette attestation ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55D7299D" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0093075A">
+          <w:p w14:paraId="55D7299D" w14:textId="4F02F062" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0093075A">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Envoyez un e-mail à</w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00CD27A0" w:rsidRPr="00CD27A0">
+              <w:r w:rsidR="00896AA7" w:rsidRPr="00B85CA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00896AA7">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
             <w:r w:rsidR="0093075A" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="74B0C502" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="74B0C502" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="379F4898" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="0369268F" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="0369268F" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="3C82DD1B" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données relatives à la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="31000F05" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="31000F05" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73F8F5F1" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="01F43CAF" w14:textId="77777777" w:rsidTr="0008082E">
@@ -718,53 +628,63 @@
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="25789292" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11C8B5FB" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BFA1EB3" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
@@ -806,52 +726,57 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="2C0E4920" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D9BA0D7" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
-              <w:t>numéro de téléphone</w:t>
-            </w:r>
+              <w:t xml:space="preserve">numéro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>téléphone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76761B9D" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
@@ -892,52 +817,57 @@
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="14F0BF4F" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B182A77" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-              <w:t>adresse e-mail</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>adresse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2921E8E7" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
@@ -1033,56 +963,86 @@
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="7785BDBC" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="65CCA93F" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Données relatives à l’établissement</w:t>
-            </w:r>
+              <w:t>Données</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>relatives</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>l’établissement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="2BBD318B" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60CCCC0E" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1127,68 +1087,86 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>maison de repos</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maison de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>repos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="2CFB9131" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41976BE8" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:t>nom</w:t>
             </w:r>
@@ -1260,53 +1238,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="4F94D612" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49FDD4C0" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29D79C53" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1353,56 +1341,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="6FA1032E" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BE55A0A" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CD27A0">
               <w:t>places</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48BC01E1" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1493,67 +1488,103 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>centre d’accueil de jour</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’accueil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="6A4BB37E" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DAE8C1F" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:t>nom</w:t>
@@ -1626,53 +1657,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="6FE14A0F" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7531D68A" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1400704F" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1719,53 +1760,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="4555B135" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30E3069B" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1081242E" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1793,51 +1844,51 @@
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="4A75E53C" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="4A75E53C" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="037C1673" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="00543DC3">
             <w:pPr>
               <w:pStyle w:val="aankruishokje"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
@@ -1861,50 +1912,59 @@
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>centre de soins de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="2383202D" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
@@ -1996,53 +2056,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="5F34B324" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78762347" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67345F30" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2089,53 +2159,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="308A9EC0" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03C94BD7" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C6F2FD3" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2226,67 +2306,103 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>centre d’accueil de nuit</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’accueil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de nuit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="085FAB7C" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3652E92C" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:t>nom</w:t>
@@ -2359,53 +2475,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="17905815" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59425923" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61626A2E" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2452,53 +2578,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="5A3E0605" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="178FCA4A" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02503641" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2589,67 +2725,85 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>résidence-service</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>résidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00543DC3" w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="50B55FDE" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D830ED1" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:t>nom</w:t>
@@ -2722,53 +2876,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="29C67BC6" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="592BA515" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A6903DF" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2815,53 +2979,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00543DC3" w:rsidRPr="0011682E" w14:paraId="76C13720" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E8714DA" w14:textId="77777777" w:rsidR="00543DC3" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="00543DC3">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>logements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F37B254" w14:textId="77777777" w:rsidR="00543DC3" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="00543DC3">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2944,88 +3118,88 @@
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="1390"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="501"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="128"/>
         <w:gridCol w:w="410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="1448316A" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="1448316A" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="7408E50E" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Données relatives au gestionnaire de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="7D570F24" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="7D570F24" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="309C7591" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="252805D1" w14:textId="77777777" w:rsidTr="0008082E">
@@ -3118,53 +3292,63 @@
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="31206C61" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B73E2FE" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77D7E95C" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3212,51 +3396,59 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="5B716888" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43EA85C0" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00543DC3" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
-              <w:t>code postal et commune</w:t>
+              <w:t xml:space="preserve">code </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>postal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> et commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1719FFA7" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -3332,94 +3524,104 @@
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="02FB1CFF" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="26F79425" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="00BB716A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Validité</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BB716A" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de l’</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BB716A" w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:t>l’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
               <w:t>attestation</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="2A1E4857" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76941609" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="6E657A42" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="6E657A42" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66C9FFC1" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
@@ -3458,75 +3660,91 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7585A544" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0011682E">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>l’ensemble</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011682E">
+              <w:t>l’établissement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="4536214E" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7041EA07" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
@@ -3536,50 +3754,56 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BBBFE7D" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3661,146 +3885,146 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="066D42F8" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48A8951D" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="569C4D31" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="569C4D31" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28AED7DF" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="00B82B52" w:rsidP="00543DC3">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>L’attestation de sécurité incendie C expire uniquement lors de la délivrance d’une nouvelle attestation de sécurité incendie pour le même établissement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="4C88C243" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="4C88C243" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="454A4012" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="265DCACC" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="265DCACC" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="3591685F" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Rapport de prévention incendie à joindre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="7C0C9E12" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="7C0C9E12" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7739B61E" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3905,57 +4129,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5E87609C" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mois</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A923424" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
@@ -3979,57 +4205,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="25E6F909" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>année</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28EC8B56" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E">
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                     <w:format w:val="0000"/>
                   </w:textInput>
                 </w:ffData>
@@ -4061,135 +4289,141 @@
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15AA3D82" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0008082E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="518BCAED" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="518BCAED" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72BE1648" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="0011682E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0169C3DE" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Joignez une copie du rapport de prévention incendie à la présente attestation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="1DFDAE97" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="1DFDAE97" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AF4D789" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4199,82 +4433,84 @@
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="5CBA342C" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="281F883C" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="66939195" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E7055AC" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="5BBC2050" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="5BBC2050" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4644E2C3" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4934,116 +5170,116 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B82B52" w:rsidRPr="0011682E" w14:paraId="15659CBA" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04A3A7B6" w14:textId="77777777" w:rsidR="00B82B52" w:rsidRPr="0011682E" w:rsidRDefault="00B82B52" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="37AD91B3" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="37AD91B3" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="763A5A78" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>A qui devez-vous transmettre cette attestation ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="6490810C" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="6490810C" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18BB4D48" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="0093075A">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0093075A" w:rsidRPr="0011682E" w14:paraId="7FF0CADE" w14:textId="77777777" w:rsidTr="0008082E">
+      <w:tr w:rsidR="0093075A" w:rsidRPr="00373EDE" w14:paraId="7FF0CADE" w14:textId="77777777" w:rsidTr="0008082E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16B3848D" w14:textId="77777777" w:rsidR="0093075A" w:rsidRPr="0011682E" w:rsidRDefault="0093075A" w:rsidP="00B82B52">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011682E">
@@ -5098,456 +5334,192 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DDF4D9" w14:textId="77777777" w:rsidR="00AA1790" w:rsidRPr="0011682E" w:rsidRDefault="00AA1790" w:rsidP="00AA1790">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011682E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informations légales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B06FD6D" w14:textId="77777777" w:rsidR="00AA1790" w:rsidRPr="0011682E" w:rsidRDefault="00AA1790" w:rsidP="00AA1790">
+    <w:p w14:paraId="040DA7E7" w14:textId="26AA33BA" w:rsidR="00D84A8F" w:rsidRPr="00896AA7" w:rsidRDefault="00AA1790" w:rsidP="00896AA7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011682E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>La présente décision est susceptible de faire l’objet d’un recours en annulation, et, le cas échéant, en suspension, devant le Conseil d’État. La requête en annulation, et, le cas échéant, en suspension, datée et signée doit être adressée par lettre recommandée dans les 60 jours à dater du lendemain de l’envoi de la présente notification, au Conseil d’État (rue de la Science, 33, 1040 Bruxelles). La requête doit mentionner, outre les noms, qualité et sièges des parties requérante et adverse, l’objet du recours et un exposé des faits et moyens. Une copie de la décision contestée doit y être jointe. En cas de recours en suspension, la requête doit en outre contenir un exposé des faits de nature à établir le préjudice grave difficilement réparable que causerait l’exécution immédiate de la décision attaquée. Le cas échéant, un recours contre cette décision peut être introduit devant le juge judiciaire.</w:t>
+        <w:t>La présente décision est susceptible de faire l’objet d’un recours en annulation, et, le cas échéant, en suspension</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00373EDE">
         <w:rPr>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00373EDE" w:rsidRPr="00373EDE">
         <w:rPr>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-      </w:pPr>
-[...48 lines deleted...]
-        <w:t>aînés</w:t>
+        <w:t xml:space="preserve"> y compris, en cas d'urgence particulière, selon la procédure d'extrême urgence visée à l'article 17, § 5, des lois coordonnées sur le Conseil d'État</w:t>
       </w:r>
       <w:r w:rsidRPr="0011682E">
         <w:rPr>
-          <w:i w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doivent répondre</w:t>
+        <w:t>, devant le Conseil d’État. La requête en annulation, et, le cas échéant, en suspension, datée et signée doit être adressée par lettre recommandée dans les 60 jours à dater du lendemain de l’envoi de la présente notification, au Conseil d’État (rue de la Science, 33, 1040 Bruxelles). La requête doit mentionner, outre les noms, qualité et sièges des parties requérante et adverse, l’objet du recours et un exposé des faits et moyens. Une copie de la décision contestée doit y être jointe. En cas de recours en suspension, la requête doit en outre contenir un exposé des faits de nature à établir le préjudice grave difficilement réparable que causerait l’exécution immédiate de la décision attaquée. Le cas échéant, un recours contre cette décision peut être introduit devant le juge judiciaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C172DC" w14:textId="77777777" w:rsidR="00D84A8F" w:rsidRPr="0011682E" w:rsidRDefault="00D84A8F" w:rsidP="00FA6AEE">
-[...203 lines deleted...]
-    <w:sectPr w:rsidR="00D84A8F" w:rsidRPr="00FA6AEE" w:rsidSect="001C4379">
+    <w:sectPr w:rsidR="00D84A8F" w:rsidRPr="00896AA7" w:rsidSect="001C4379">
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AB714D3" w14:textId="77777777" w:rsidR="00F53EA8" w:rsidRDefault="00F53EA8" w:rsidP="008E174D">
+    <w:p w14:paraId="146240E6" w14:textId="77777777" w:rsidR="00391E2D" w:rsidRDefault="00391E2D" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC062D4" w14:textId="77777777" w:rsidR="00F53EA8" w:rsidRDefault="00F53EA8" w:rsidP="008E174D">
+    <w:p w14:paraId="4918DF7F" w14:textId="77777777" w:rsidR="00391E2D" w:rsidRDefault="00391E2D" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="163F004B" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -5603,70 +5575,70 @@
     <w:r w:rsidR="00AD09FE">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09FAFE36" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="751DBB34" w14:textId="77777777" w:rsidR="00F53EA8" w:rsidRDefault="00F53EA8" w:rsidP="008E174D">
+    <w:p w14:paraId="55F1ED61" w14:textId="77777777" w:rsidR="00391E2D" w:rsidRDefault="00391E2D" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="736C24F2" w14:textId="77777777" w:rsidR="00F53EA8" w:rsidRDefault="00F53EA8" w:rsidP="008E174D">
+    <w:p w14:paraId="70E2A2F1" w14:textId="77777777" w:rsidR="00391E2D" w:rsidRDefault="00391E2D" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6549,161 +6521,162 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1418676961">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="470905658">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="932519307">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1500850595">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="533621698">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="522944279">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1662002622">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1603798316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1358392476">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="240139292">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1221406974">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1692564234">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1321423453">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="567687418">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="522481946">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2048332864">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1681155677">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1969316486">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="669599935">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2091728558">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1690986665">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="111751844">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2139176601">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1197112949">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1765610617">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1518276339">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1507551283">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1820801717">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="132723577">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1547834856">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1491366199">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="13503304">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="962689872">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1406876316">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="845284482">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -6906,56 +6879,58 @@
     <w:rsid w:val="003110E4"/>
     <w:rsid w:val="0031551C"/>
     <w:rsid w:val="00316ADB"/>
     <w:rsid w:val="00317484"/>
     <w:rsid w:val="0032079B"/>
     <w:rsid w:val="00320890"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="00325E0D"/>
     <w:rsid w:val="003315DB"/>
     <w:rsid w:val="003347F1"/>
     <w:rsid w:val="00337302"/>
     <w:rsid w:val="00344002"/>
     <w:rsid w:val="00344078"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="003522D6"/>
     <w:rsid w:val="00355C6C"/>
     <w:rsid w:val="003571D2"/>
     <w:rsid w:val="003605B2"/>
     <w:rsid w:val="00360649"/>
     <w:rsid w:val="00363AF0"/>
     <w:rsid w:val="003640E8"/>
     <w:rsid w:val="0036446C"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="003660F1"/>
     <w:rsid w:val="00370240"/>
+    <w:rsid w:val="00373EDE"/>
     <w:rsid w:val="00380E8D"/>
     <w:rsid w:val="003816C8"/>
     <w:rsid w:val="00382491"/>
     <w:rsid w:val="00384E9D"/>
     <w:rsid w:val="00386E54"/>
     <w:rsid w:val="00390326"/>
+    <w:rsid w:val="00391E2D"/>
     <w:rsid w:val="003A11D3"/>
     <w:rsid w:val="003A2D06"/>
     <w:rsid w:val="003A4498"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003A6216"/>
     <w:rsid w:val="003B0490"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B1F13"/>
     <w:rsid w:val="003C55AE"/>
     <w:rsid w:val="003C65FD"/>
     <w:rsid w:val="003C75CA"/>
     <w:rsid w:val="003D114E"/>
     <w:rsid w:val="003E02FB"/>
     <w:rsid w:val="003E05E3"/>
     <w:rsid w:val="003E3EAF"/>
     <w:rsid w:val="003E4606"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003F2659"/>
     <w:rsid w:val="0040190E"/>
     <w:rsid w:val="00406A5D"/>
     <w:rsid w:val="00407FE0"/>
     <w:rsid w:val="00412E01"/>
     <w:rsid w:val="00417E3A"/>
     <w:rsid w:val="00420270"/>
     <w:rsid w:val="00422E30"/>
@@ -7219,50 +7194,51 @@
     <w:rsid w:val="00845AB1"/>
     <w:rsid w:val="00846219"/>
     <w:rsid w:val="00846FB4"/>
     <w:rsid w:val="0084752A"/>
     <w:rsid w:val="00853F02"/>
     <w:rsid w:val="00855A1B"/>
     <w:rsid w:val="00857D05"/>
     <w:rsid w:val="008630B5"/>
     <w:rsid w:val="00867B8E"/>
     <w:rsid w:val="00871B14"/>
     <w:rsid w:val="008740E6"/>
     <w:rsid w:val="008747C0"/>
     <w:rsid w:val="00874FB0"/>
     <w:rsid w:val="00877401"/>
     <w:rsid w:val="00877606"/>
     <w:rsid w:val="008807CB"/>
     <w:rsid w:val="00880A15"/>
     <w:rsid w:val="0088206C"/>
     <w:rsid w:val="00884C0F"/>
     <w:rsid w:val="00887E46"/>
     <w:rsid w:val="0089130A"/>
     <w:rsid w:val="00894BAF"/>
     <w:rsid w:val="008954B5"/>
     <w:rsid w:val="00895F58"/>
     <w:rsid w:val="00896280"/>
+    <w:rsid w:val="00896AA7"/>
     <w:rsid w:val="00897B68"/>
     <w:rsid w:val="008A123A"/>
     <w:rsid w:val="008A29B0"/>
     <w:rsid w:val="008A599E"/>
     <w:rsid w:val="008A6362"/>
     <w:rsid w:val="008A643A"/>
     <w:rsid w:val="008B153E"/>
     <w:rsid w:val="008B1882"/>
     <w:rsid w:val="008C3A03"/>
     <w:rsid w:val="008C4B7F"/>
     <w:rsid w:val="008C6D1B"/>
     <w:rsid w:val="008D0405"/>
     <w:rsid w:val="008D0889"/>
     <w:rsid w:val="008D2399"/>
     <w:rsid w:val="008D347C"/>
     <w:rsid w:val="008D36C7"/>
     <w:rsid w:val="008D5934"/>
     <w:rsid w:val="008E174D"/>
     <w:rsid w:val="008E359F"/>
     <w:rsid w:val="008E79AF"/>
     <w:rsid w:val="008E7B73"/>
     <w:rsid w:val="008F03FA"/>
     <w:rsid w:val="008F056C"/>
     <w:rsid w:val="008F0D5D"/>
     <w:rsid w:val="0090014D"/>
@@ -7500,50 +7476,51 @@
     <w:rsid w:val="00CB3108"/>
     <w:rsid w:val="00CB3E00"/>
     <w:rsid w:val="00CC127D"/>
     <w:rsid w:val="00CC1868"/>
     <w:rsid w:val="00CC1D46"/>
     <w:rsid w:val="00CC2F61"/>
     <w:rsid w:val="00CC55BB"/>
     <w:rsid w:val="00CC7865"/>
     <w:rsid w:val="00CC78FD"/>
     <w:rsid w:val="00CD27A0"/>
     <w:rsid w:val="00CD444D"/>
     <w:rsid w:val="00CD6BE4"/>
     <w:rsid w:val="00CE3888"/>
     <w:rsid w:val="00CE59A4"/>
     <w:rsid w:val="00CE615A"/>
     <w:rsid w:val="00CF15A8"/>
     <w:rsid w:val="00CF20DC"/>
     <w:rsid w:val="00CF3D31"/>
     <w:rsid w:val="00CF7950"/>
     <w:rsid w:val="00CF7CDA"/>
     <w:rsid w:val="00D01555"/>
     <w:rsid w:val="00D01BA6"/>
     <w:rsid w:val="00D02AE7"/>
     <w:rsid w:val="00D032FB"/>
     <w:rsid w:val="00D03B5B"/>
+    <w:rsid w:val="00D06068"/>
     <w:rsid w:val="00D10F0E"/>
     <w:rsid w:val="00D11A95"/>
     <w:rsid w:val="00D11E99"/>
     <w:rsid w:val="00D13963"/>
     <w:rsid w:val="00D13D4C"/>
     <w:rsid w:val="00D14535"/>
     <w:rsid w:val="00D148C7"/>
     <w:rsid w:val="00D14A92"/>
     <w:rsid w:val="00D1659F"/>
     <w:rsid w:val="00D207C9"/>
     <w:rsid w:val="00D24D21"/>
     <w:rsid w:val="00D25903"/>
     <w:rsid w:val="00D304BC"/>
     <w:rsid w:val="00D306D6"/>
     <w:rsid w:val="00D30E5B"/>
     <w:rsid w:val="00D31550"/>
     <w:rsid w:val="00D31CC6"/>
     <w:rsid w:val="00D3255C"/>
     <w:rsid w:val="00D332E8"/>
     <w:rsid w:val="00D33BB7"/>
     <w:rsid w:val="00D368AA"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D430C5"/>
     <w:rsid w:val="00D46675"/>
     <w:rsid w:val="00D4762E"/>
@@ -7560,50 +7537,51 @@
     <w:rsid w:val="00D7003D"/>
     <w:rsid w:val="00D70697"/>
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D749B9"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D84A8F"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D9622B"/>
     <w:rsid w:val="00DA64B5"/>
     <w:rsid w:val="00DA65C6"/>
     <w:rsid w:val="00DB0BA9"/>
     <w:rsid w:val="00DB10A4"/>
     <w:rsid w:val="00DB54F6"/>
     <w:rsid w:val="00DB73E6"/>
     <w:rsid w:val="00DC31AA"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DD4C6A"/>
     <w:rsid w:val="00DD7C60"/>
     <w:rsid w:val="00DE6075"/>
     <w:rsid w:val="00DF3DF9"/>
+    <w:rsid w:val="00DF64D2"/>
     <w:rsid w:val="00DF787F"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0135A"/>
     <w:rsid w:val="00E02624"/>
     <w:rsid w:val="00E03B51"/>
     <w:rsid w:val="00E05D0A"/>
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E12E2D"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E22492"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
@@ -7677,50 +7655,51 @@
     <w:rsid w:val="00F43BE2"/>
     <w:rsid w:val="00F44637"/>
     <w:rsid w:val="00F51652"/>
     <w:rsid w:val="00F524EA"/>
     <w:rsid w:val="00F53994"/>
     <w:rsid w:val="00F53EA8"/>
     <w:rsid w:val="00F55E85"/>
     <w:rsid w:val="00F56B26"/>
     <w:rsid w:val="00F62502"/>
     <w:rsid w:val="00F625CA"/>
     <w:rsid w:val="00F63364"/>
     <w:rsid w:val="00F635CA"/>
     <w:rsid w:val="00F70FFA"/>
     <w:rsid w:val="00F75B1A"/>
     <w:rsid w:val="00F771C3"/>
     <w:rsid w:val="00F83417"/>
     <w:rsid w:val="00F83570"/>
     <w:rsid w:val="00F835FC"/>
     <w:rsid w:val="00F839EF"/>
     <w:rsid w:val="00F8443E"/>
     <w:rsid w:val="00F854CF"/>
     <w:rsid w:val="00F85B95"/>
     <w:rsid w:val="00F93152"/>
     <w:rsid w:val="00F946A0"/>
     <w:rsid w:val="00F96608"/>
+    <w:rsid w:val="00FA2925"/>
     <w:rsid w:val="00FA63A6"/>
     <w:rsid w:val="00FA6AEE"/>
     <w:rsid w:val="00FB2BD8"/>
     <w:rsid w:val="00FB7357"/>
     <w:rsid w:val="00FC0538"/>
     <w:rsid w:val="00FC1160"/>
     <w:rsid w:val="00FC1832"/>
     <w:rsid w:val="00FC7D3D"/>
     <w:rsid w:val="00FD0047"/>
     <w:rsid w:val="00FD4A60"/>
     <w:rsid w:val="00FD4E62"/>
     <w:rsid w:val="00FE0A2E"/>
     <w:rsid w:val="00FE0B84"/>
     <w:rsid w:val="00FE1971"/>
     <w:rsid w:val="00FE28AB"/>
     <w:rsid w:val="00FE350D"/>
     <w:rsid w:val="00FE3D3B"/>
     <w:rsid w:val="00FE4F7D"/>
     <w:rsid w:val="00FE5724"/>
     <w:rsid w:val="00FE5930"/>
     <w:rsid w:val="00FE5AF4"/>
     <w:rsid w:val="00FE5E63"/>
     <w:rsid w:val="00FE64CC"/>
     <w:rsid w:val="00FE69C7"/>
     <w:rsid w:val="00FF502F"/>
@@ -7737,51 +7716,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31C79306"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{F25F7074-1EC8-4A4C-B407-C6554864E357}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7854,57 +7833,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9115,72 +9138,72 @@
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD27A0"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="278531059">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9385,54 +9408,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -9516,126 +9535,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BA61CB9-13D4-4C65-BF81-AB7B62D6C0F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{233F0820-A3A5-41E0-A010-AF9A8B928DE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3993</Characters>
+  <Pages>3</Pages>
+  <Words>649</Words>
+  <Characters>3571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4709</CharactersWithSpaces>
+  <CharactersWithSpaces>4212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>