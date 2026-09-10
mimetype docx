--- v0 (2025-10-24)
+++ v1 (2026-09-10)
@@ -8,160 +8,52 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="67B9F5E7" w14:textId="088BD795" w:rsidR="000D508E" w:rsidRPr="001070D3" w:rsidRDefault="000D508E" w:rsidP="00E44B1F">
-[...106 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
@@ -230,171 +122,184 @@
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF91C46" w14:textId="77777777" w:rsidR="00170A81" w:rsidRPr="001070D3" w:rsidRDefault="004D2DB2" w:rsidP="00170A81">
             <w:r w:rsidRPr="004D2DB2">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>voorzieningen voor ouderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BBEA0DD" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00A625EA" w:rsidP="00BC3E93">
+          <w:p w14:paraId="7BBEA0DD" w14:textId="072CBE22" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="003670B0" w:rsidP="00BC3E93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00846219">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="635D380E" wp14:editId="0A3C5FFC">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FABA60C" wp14:editId="6916BE70">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1846111</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-174100</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3000375" cy="552450"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="78A227B0" w14:textId="77777777" w:rsidTr="00D304BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1579B1AE" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="00AD22D9">
+          <w:p w14:paraId="1579B1AE" w14:textId="19C769B4" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="3B63A41F" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FD99613" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="00232277">
+          <w:p w14:paraId="7FD99613" w14:textId="68167292" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="00232277">
             <w:pPr>
               <w:pStyle w:val="Vraagintern"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Waarvoor dient dit attest?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="595F62F1" w14:textId="77777777" w:rsidR="0034365B" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="009B3C5C">
+          <w:p w14:paraId="595F62F1" w14:textId="7E4ACA48" w:rsidR="0034365B" w:rsidRPr="001070D3" w:rsidRDefault="00C2051A" w:rsidP="009B3C5C">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Met dit attest verklaart de burgemeester van de gemeente waar de </w:t>
             </w:r>
             <w:r w:rsidR="004D2DB2" w:rsidRPr="004D2DB2">
               <w:rPr>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t>voorziening voor ouderen</w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:i w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -487,104 +392,104 @@
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Vragen in verband met </w:t>
             </w:r>
             <w:r w:rsidR="002B39F2" w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>het invullen van dit</w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> attest?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63B26F75" w14:textId="1B454B57" w:rsidR="00D304BC" w:rsidRPr="001070D3" w:rsidRDefault="00D304BC" w:rsidP="00092B8B">
+          <w:p w14:paraId="63B26F75" w14:textId="6F81400F" w:rsidR="00D304BC" w:rsidRPr="001070D3" w:rsidRDefault="00D304BC" w:rsidP="00092B8B">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>Stuur een e-mail naar</w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00B6152A" w:rsidRPr="00B6152A">
+              <w:r w:rsidR="00EE3C7D" w:rsidRPr="00364CBC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00A37C34" w:rsidRPr="001070D3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A069A9" w:rsidRPr="001070D3" w14:paraId="7CE8ACC0" w14:textId="77777777" w:rsidTr="00EA695A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D3171D4" w14:textId="77777777" w:rsidR="00A069A9" w:rsidRPr="001070D3" w:rsidRDefault="00A069A9" w:rsidP="00AD22D9">
+          <w:p w14:paraId="4D3171D4" w14:textId="67968747" w:rsidR="00A069A9" w:rsidRPr="001070D3" w:rsidRDefault="00A069A9" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A069A9" w:rsidRPr="001070D3" w14:paraId="5A1621A9" w14:textId="77777777" w:rsidTr="00A37C34">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="053840AF" w14:textId="77777777" w:rsidR="00A069A9" w:rsidRPr="001070D3" w:rsidRDefault="00A069A9" w:rsidP="00A069A9">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
@@ -1117,50 +1022,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rusthuis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="0C48433B" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -1475,50 +1388,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C2051A" w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>centrum voor dagopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="2B4D7CDE" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
@@ -1838,50 +1759,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dagverzorging</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="72CD535F" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
@@ -2203,50 +2132,58 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> centrum voor nachtopvang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="001070D3" w14:paraId="45FED134" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2551,50 +2488,58 @@
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> serviceresidentie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="58B731AE" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
@@ -3407,50 +3352,56 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D62302B" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00170A81" w:rsidP="009F45A6">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:t>d</w:t>
             </w:r>
@@ -3488,50 +3439,56 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39AC2182" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001070D3" w:rsidRDefault="00AD22D9" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
               <w:t xml:space="preserve">een deel van de voorziening, namelijk </w:t>
             </w:r>
@@ -3622,59 +3579,65 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73D5CF16" w14:textId="77777777" w:rsidR="009F45A6" w:rsidRPr="001070D3" w:rsidRDefault="009F45A6" w:rsidP="00AD22D9">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C2051A" w:rsidRPr="001070D3" w14:paraId="6D0C2587" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1781E3C8" w14:textId="77777777" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00B72582" w:rsidP="009B3C5C">
+          <w:p w14:paraId="1781E3C8" w14:textId="010CE51D" w:rsidR="00C2051A" w:rsidRPr="001070D3" w:rsidRDefault="00B72582" w:rsidP="009B3C5C">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="001070D3">
-              <w:t xml:space="preserve">De geldigheidsduur van brandveiligheidsattest B bedraagt bij aanvang één jaar. Het attest kan door de burgemeester verlengd worden, maar de totale geldigheidsduur mag niet langer zijn dan </w:t>
+              <w:t xml:space="preserve">De geldigheidsduur van brandveiligheidsattest B bedraagt bij aanvang </w:t>
+            </w:r>
+            <w:r w:rsidR="003670B0">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:t xml:space="preserve"> jaar. Het attest kan door de burgemeester verlengd worden, maar de totale geldigheidsduur mag niet langer zijn dan </w:t>
             </w:r>
             <w:r w:rsidR="009B3C5C" w:rsidRPr="001070D3">
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t xml:space="preserve"> jaar. Het vervalt van rechtswege na verloop van de geldigheidsduur of bij de uitreiking van een nieuw attest voor dezelfde voorziening. Daarnaast vervalt het attest </w:t>
             </w:r>
             <w:r w:rsidR="00846A57" w:rsidRPr="001070D3">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:t xml:space="preserve"> maanden na ingrijpende wijzigingen aan de voorziening die de veiligheid rechtstreeks of onr</w:t>
             </w:r>
             <w:r w:rsidR="00846A57" w:rsidRPr="001070D3">
               <w:t>echtstreeks kunne</w:t>
             </w:r>
             <w:r w:rsidR="009B3C5C" w:rsidRPr="001070D3">
               <w:t>n beïnvloeden en betrekking hebben op de inplanting en de toegangswegen voor de brandweer, de vluchtwegen en evacuatievoorzieningen, de gemeenschappelijke ruimtes bedoeld voor de ouderen, de kamers of de technische installaties.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F45A6" w:rsidRPr="001070D3" w14:paraId="13777939" w14:textId="77777777" w:rsidTr="00C2051A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
@@ -4060,50 +4023,56 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001070D3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001070D3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D0863D7" w14:textId="77777777" w:rsidR="00170A81" w:rsidRPr="001070D3" w:rsidRDefault="00170A81" w:rsidP="00D8513F">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
@@ -5087,390 +5056,181 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0258BF68" w14:textId="77777777" w:rsidR="00C1041D" w:rsidRPr="001070D3" w:rsidRDefault="00C1041D" w:rsidP="00C1041D">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001070D3">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wettelijke informatie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B39D33" w14:textId="77777777" w:rsidR="00C1041D" w:rsidRPr="001070D3" w:rsidRDefault="00C1041D" w:rsidP="00C1041D">
+    <w:p w14:paraId="4B7BB1B5" w14:textId="0268B32F" w:rsidR="00D8513F" w:rsidRPr="003670B0" w:rsidRDefault="00C1041D" w:rsidP="00E44B1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001070D3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegen deze beslissing kan bij de Raad van State een beroep tot nietigverklaring en, zo nodig, tot opschorting worden ingesteld. Het verzoek tot nietigverklaring, en, indien van toepassing, tot opschorting, gedateerd en ondertekend, moet binnen 60 dagen vanaf de dag volgend op deze kennisgeving per aangetekend schrijven worden verstuurd naar de Raad van State (Wetenschapsstraat 33, 1040 Brussel). Naast de namen, hoedanigheden en zetels van de verzoekende en de tegenpartij, moet het verzoekschrift het voorwerp van het beroep en een verklaring van feiten en middelen vermelden. Een kopie van de bestreden beslissing moet worden bijgevoegd. In het geval van een verzoek tot schorsing moet het verzoekschrift ook een uiteenzetting bevatten van de feiten die kunnen aantonen welke ernstige schade moeilijk te herstellen is die zou worden veroorzaakt door de onmiddellijke uitvoering van de bestreden beslissing. In voorkomend geval kan een beroep tegen deze beslissing bij de gewone rechtbank worden ingesteld. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A26BA6" w14:textId="77777777" w:rsidR="00C1041D" w:rsidRPr="001070D3" w:rsidRDefault="00C1041D" w:rsidP="00C1041D">
-[...207 lines deleted...]
-    <w:sectPr w:rsidR="00D8513F" w:rsidRPr="00E44B1F" w:rsidSect="001C4379">
+    <w:sectPr w:rsidR="00D8513F" w:rsidRPr="003670B0" w:rsidSect="001C4379">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="308BAEFF" w14:textId="77777777" w:rsidR="00A625EA" w:rsidRDefault="00A625EA" w:rsidP="008E174D">
+    <w:p w14:paraId="2963992E" w14:textId="77777777" w:rsidR="00BC79CC" w:rsidRDefault="00BC79CC" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F029572" w14:textId="77777777" w:rsidR="00A625EA" w:rsidRDefault="00A625EA" w:rsidP="008E174D">
+    <w:p w14:paraId="0A7C9E7F" w14:textId="77777777" w:rsidR="00BC79CC" w:rsidRDefault="00BC79CC" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DAA16A3" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="9356"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76B93E15" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -5526,70 +5286,70 @@
     <w:r w:rsidR="006C634B">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B8FA8D6" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="493AF36E" w14:textId="77777777" w:rsidR="00A625EA" w:rsidRDefault="00A625EA" w:rsidP="008E174D">
+    <w:p w14:paraId="65CF691E" w14:textId="77777777" w:rsidR="00BC79CC" w:rsidRDefault="00BC79CC" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FFEE335" w14:textId="77777777" w:rsidR="00A625EA" w:rsidRDefault="00A625EA" w:rsidP="008E174D">
+    <w:p w14:paraId="6AF00CD0" w14:textId="77777777" w:rsidR="00BC79CC" w:rsidRDefault="00BC79CC" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6472,176 +6232,176 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="79304261">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="889539778">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="739059733">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="904989647">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="95755813">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="717775723">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1297638146">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1693723946">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="732889546">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="663583894">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1271819634">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2040466715">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1505322550">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="506291029">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="524951557">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1361131433">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1440758924">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="76290570">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="403916206">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="137773477">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="237711040">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1723754166">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="255942989">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1204058193">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1421023470">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2028290114">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1486166202">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1449473384">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1600329230">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="860704245">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="2060469665">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="177961747">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="899249136">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="425929615">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1446460111">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1812556455">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1151098141">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2038656520">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1152679523">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="221017192">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6851,50 +6611,51 @@
     <w:rsid w:val="003110E4"/>
     <w:rsid w:val="0031551C"/>
     <w:rsid w:val="00316ADB"/>
     <w:rsid w:val="00317484"/>
     <w:rsid w:val="0032079B"/>
     <w:rsid w:val="00320890"/>
     <w:rsid w:val="00324984"/>
     <w:rsid w:val="00325E0D"/>
     <w:rsid w:val="003315DB"/>
     <w:rsid w:val="0033185D"/>
     <w:rsid w:val="003347F1"/>
     <w:rsid w:val="0034365B"/>
     <w:rsid w:val="00344002"/>
     <w:rsid w:val="00344078"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="003522D6"/>
     <w:rsid w:val="00355C6C"/>
     <w:rsid w:val="003571D2"/>
     <w:rsid w:val="003605B2"/>
     <w:rsid w:val="00360649"/>
     <w:rsid w:val="00363AF0"/>
     <w:rsid w:val="003640E8"/>
     <w:rsid w:val="0036446C"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="003660F1"/>
+    <w:rsid w:val="003670B0"/>
     <w:rsid w:val="00370240"/>
     <w:rsid w:val="00380E8D"/>
     <w:rsid w:val="003816C8"/>
     <w:rsid w:val="00382491"/>
     <w:rsid w:val="00384E9D"/>
     <w:rsid w:val="00386E54"/>
     <w:rsid w:val="00390326"/>
     <w:rsid w:val="003A11D3"/>
     <w:rsid w:val="003A2D06"/>
     <w:rsid w:val="003A4498"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003A6216"/>
     <w:rsid w:val="003B0490"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B1F13"/>
     <w:rsid w:val="003B4262"/>
     <w:rsid w:val="003C55AE"/>
     <w:rsid w:val="003C65FD"/>
     <w:rsid w:val="003C75CA"/>
     <w:rsid w:val="003D114E"/>
     <w:rsid w:val="003E02FB"/>
     <w:rsid w:val="003E05E3"/>
     <w:rsid w:val="003E3EAF"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003E59DC"/>
@@ -7037,50 +6798,51 @@
     <w:rsid w:val="005E6535"/>
     <w:rsid w:val="005F1AEE"/>
     <w:rsid w:val="005F1F38"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="006222FC"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
+    <w:rsid w:val="006409B3"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
     <w:rsid w:val="00650FA0"/>
     <w:rsid w:val="006516D6"/>
     <w:rsid w:val="006541DC"/>
     <w:rsid w:val="0065475D"/>
     <w:rsid w:val="0065758B"/>
     <w:rsid w:val="006606B1"/>
     <w:rsid w:val="006655AD"/>
     <w:rsid w:val="00665E66"/>
     <w:rsid w:val="00670BFC"/>
     <w:rsid w:val="00671529"/>
     <w:rsid w:val="00671C3E"/>
     <w:rsid w:val="0067443E"/>
     <w:rsid w:val="006758D8"/>
     <w:rsid w:val="00676016"/>
     <w:rsid w:val="0068227D"/>
     <w:rsid w:val="00683C60"/>
     <w:rsid w:val="006875A3"/>
     <w:rsid w:val="00687811"/>
     <w:rsid w:val="00691506"/>
     <w:rsid w:val="006935AC"/>
     <w:rsid w:val="006B3EB7"/>
     <w:rsid w:val="006B51E1"/>
@@ -7273,50 +7035,51 @@
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
     <w:rsid w:val="00A625EA"/>
+    <w:rsid w:val="00A63794"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD18A9"/>
     <w:rsid w:val="00AD1A37"/>
     <w:rsid w:val="00AD22D9"/>
@@ -7349,68 +7112,70 @@
     <w:rsid w:val="00B16278"/>
     <w:rsid w:val="00B20C82"/>
     <w:rsid w:val="00B21829"/>
     <w:rsid w:val="00B21A7A"/>
     <w:rsid w:val="00B25DBF"/>
     <w:rsid w:val="00B26770"/>
     <w:rsid w:val="00B267C4"/>
     <w:rsid w:val="00B26B10"/>
     <w:rsid w:val="00B31E4B"/>
     <w:rsid w:val="00B33867"/>
     <w:rsid w:val="00B40853"/>
     <w:rsid w:val="00B4268D"/>
     <w:rsid w:val="00B43D36"/>
     <w:rsid w:val="00B47D57"/>
     <w:rsid w:val="00B52BAE"/>
     <w:rsid w:val="00B54073"/>
     <w:rsid w:val="00B55518"/>
     <w:rsid w:val="00B56AC6"/>
     <w:rsid w:val="00B6152A"/>
     <w:rsid w:val="00B62F61"/>
     <w:rsid w:val="00B63B5D"/>
     <w:rsid w:val="00B6523F"/>
     <w:rsid w:val="00B67A29"/>
     <w:rsid w:val="00B7176E"/>
     <w:rsid w:val="00B72582"/>
+    <w:rsid w:val="00B72C5A"/>
     <w:rsid w:val="00B73F1B"/>
     <w:rsid w:val="00B7558A"/>
     <w:rsid w:val="00B80F07"/>
     <w:rsid w:val="00B82013"/>
     <w:rsid w:val="00B90884"/>
     <w:rsid w:val="00B93D8C"/>
     <w:rsid w:val="00B953C6"/>
     <w:rsid w:val="00BA0394"/>
     <w:rsid w:val="00BA3309"/>
     <w:rsid w:val="00BA76BD"/>
     <w:rsid w:val="00BB071D"/>
     <w:rsid w:val="00BB4EA9"/>
     <w:rsid w:val="00BB6E77"/>
     <w:rsid w:val="00BC1ED7"/>
     <w:rsid w:val="00BC362B"/>
     <w:rsid w:val="00BC3666"/>
     <w:rsid w:val="00BC3E93"/>
     <w:rsid w:val="00BC5CBE"/>
+    <w:rsid w:val="00BC79CC"/>
     <w:rsid w:val="00BD0591"/>
     <w:rsid w:val="00BD1F3B"/>
     <w:rsid w:val="00BD227B"/>
     <w:rsid w:val="00BD3E53"/>
     <w:rsid w:val="00BD4230"/>
     <w:rsid w:val="00BE173D"/>
     <w:rsid w:val="00BE1C1F"/>
     <w:rsid w:val="00BE23A7"/>
     <w:rsid w:val="00BE2504"/>
     <w:rsid w:val="00BE2E6D"/>
     <w:rsid w:val="00BE5FC5"/>
     <w:rsid w:val="00BF0568"/>
     <w:rsid w:val="00BF6CD3"/>
     <w:rsid w:val="00C05DAA"/>
     <w:rsid w:val="00C069CF"/>
     <w:rsid w:val="00C06CD3"/>
     <w:rsid w:val="00C1041D"/>
     <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C11E16"/>
     <w:rsid w:val="00C13077"/>
     <w:rsid w:val="00C20192"/>
     <w:rsid w:val="00C2051A"/>
     <w:rsid w:val="00C20D2A"/>
     <w:rsid w:val="00C231E4"/>
     <w:rsid w:val="00C30EC3"/>
@@ -7584,50 +7349,51 @@
     <w:rsid w:val="00EA695A"/>
     <w:rsid w:val="00EA78AB"/>
     <w:rsid w:val="00EB1024"/>
     <w:rsid w:val="00EB2C1C"/>
     <w:rsid w:val="00EB349A"/>
     <w:rsid w:val="00EB46F6"/>
     <w:rsid w:val="00EB50CD"/>
     <w:rsid w:val="00EB5901"/>
     <w:rsid w:val="00EB7372"/>
     <w:rsid w:val="00EB76A2"/>
     <w:rsid w:val="00EB7E81"/>
     <w:rsid w:val="00EC1D2B"/>
     <w:rsid w:val="00EC1D46"/>
     <w:rsid w:val="00EC27BF"/>
     <w:rsid w:val="00EC5033"/>
     <w:rsid w:val="00EC52CC"/>
     <w:rsid w:val="00EC6EF9"/>
     <w:rsid w:val="00ED02B7"/>
     <w:rsid w:val="00ED19A4"/>
     <w:rsid w:val="00ED240D"/>
     <w:rsid w:val="00ED2896"/>
     <w:rsid w:val="00ED3703"/>
     <w:rsid w:val="00ED5992"/>
     <w:rsid w:val="00EE1B58"/>
     <w:rsid w:val="00EE2168"/>
+    <w:rsid w:val="00EE3C7D"/>
     <w:rsid w:val="00EE4619"/>
     <w:rsid w:val="00EE7471"/>
     <w:rsid w:val="00EF1409"/>
     <w:rsid w:val="00EF2B23"/>
     <w:rsid w:val="00EF3BED"/>
     <w:rsid w:val="00EF41BA"/>
     <w:rsid w:val="00EF6CD2"/>
     <w:rsid w:val="00F024BA"/>
     <w:rsid w:val="00F03AB3"/>
     <w:rsid w:val="00F0600B"/>
     <w:rsid w:val="00F0623A"/>
     <w:rsid w:val="00F10F53"/>
     <w:rsid w:val="00F115A3"/>
     <w:rsid w:val="00F13EB1"/>
     <w:rsid w:val="00F1515B"/>
     <w:rsid w:val="00F152DF"/>
     <w:rsid w:val="00F17496"/>
     <w:rsid w:val="00F17E4D"/>
     <w:rsid w:val="00F241B4"/>
     <w:rsid w:val="00F246F6"/>
     <w:rsid w:val="00F25B07"/>
     <w:rsid w:val="00F26FD3"/>
     <w:rsid w:val="00F276F8"/>
     <w:rsid w:val="00F32C2B"/>
     <w:rsid w:val="00F3489C"/>
@@ -7695,51 +7461,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="660CF409"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{2C1E144E-087A-4580-A39E-27A415D2B045}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7812,57 +7578,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9072,72 +8882,72 @@
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B6152A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21169489">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9342,50 +9152,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -9469,129 +9287,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F85DA2B3-D6AF-41A4-94B4-02BCD82452E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E041E462-3DB9-4691-85CC-BDD85567BA06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4795</Characters>
+  <Pages>3</Pages>
+  <Words>762</Words>
+  <Characters>4195</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5655</CharactersWithSpaces>
+  <CharactersWithSpaces>4948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>