--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -8,156 +8,52 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="115ABFA4" w14:textId="77777777" w:rsidR="009E5EF3" w:rsidRPr="00272F9D" w:rsidRDefault="009E5EF3" w:rsidP="00F50EE9">
-[...102 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
@@ -238,138 +134,151 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">établissements pour </w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="384580B5" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F27B28" w:rsidP="00BC3E93">
+          <w:p w14:paraId="384580B5" w14:textId="3F0533DD" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="005F3B98" w:rsidP="00BC3E93">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C5247D">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56DBA61C" wp14:editId="43805511">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A3899D" wp14:editId="74B35EFB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1852605</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-213922</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3057525" cy="571500"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="3FF4EAB0" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61A2DC93" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="788ECD7F" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="788ECD7F" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31DC425F" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Vraagintern"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
@@ -420,217 +329,228 @@
             </w:r>
             <w:r w:rsidR="00180A01" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">ne répond pas entièrement aux normes de sécurité incendie, mais que la sécurité des </w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidR="00180A01" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>, du personnel et des visiteurs n'est pas gravement compromise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094340C" w:rsidRPr="00272F9D" w14:paraId="3CD835A3" w14:textId="77777777" w:rsidTr="0094340C">
+      <w:tr w:rsidR="0094340C" w:rsidRPr="003A1233" w14:paraId="3CD835A3" w14:textId="77777777" w:rsidTr="0094340C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="196E7055" w14:textId="77777777" w:rsidR="0094340C" w:rsidRPr="00272F9D" w:rsidRDefault="0094340C" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="7756EEF6" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="7756EEF6" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D8E7000" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Besoin d’aide pour compléter cette attestation ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6B9C45" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00272F9D">
+          <w:p w14:paraId="28B2ED14" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRDefault="00D8513F" w:rsidP="00264499">
+            <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Envoyez un e-mail à </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00464891" w:rsidRPr="00464891">
+              <w:r w:rsidR="003A1233" w:rsidRPr="00B85CA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6C6B9C45" w14:textId="3C72721F" w:rsidR="005F3B98" w:rsidRPr="00272F9D" w:rsidRDefault="005F3B98" w:rsidP="00264499">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Nadruk"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="5380F6C1" w14:textId="77777777" w:rsidTr="0094340C">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="5380F6C1" w14:textId="77777777" w:rsidTr="0094340C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D1A42C9" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="7DD129EB" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="7DD129EB" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="15872CDF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données relatives à la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="707CD77E" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="707CD77E" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C422471" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="67AADD32" w14:textId="77777777" w:rsidTr="00264499">
@@ -716,53 +636,63 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="169C06A2" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20F4B06C" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6620E271" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
@@ -804,52 +734,57 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="67983AEC" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AB738CF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
-              <w:t>numéro de téléphone</w:t>
-            </w:r>
+              <w:t xml:space="preserve">numéro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>téléphone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="620B53BC" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
@@ -890,52 +825,57 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="761C1A97" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56195197" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-              <w:t>adresse e-mail</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>adresse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="245BF03D" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
@@ -1031,56 +971,86 @@
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="5D646204" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="3C77DCF4" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Données relatives à l’établissement</w:t>
-            </w:r>
+              <w:t>Données</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>relatives</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>l’établissement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="0095F59D" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F112A70" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1125,68 +1095,86 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>maison de repos</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maison de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>repos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="37A4062D" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01270DDD" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:t>nom</w:t>
             </w:r>
@@ -1258,53 +1246,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="63938F3F" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A8DC716" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C1B6F8F" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1351,56 +1349,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="2992D252" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EEB5CF9" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00464891">
               <w:t>places</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="165A8451" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1491,67 +1496,103 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>centre d’accueil de jour</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’accueil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="38891CD0" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B77AE30" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:t>nom</w:t>
@@ -1624,53 +1665,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="53EBDD24" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F23215D" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C3E9C5" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1717,53 +1768,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="2230DFAE" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A8F9F3A" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12DC22D4" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1791,51 +1852,51 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="0BFBA490" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="0BFBA490" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4801E6AF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00F946A0">
             <w:pPr>
               <w:pStyle w:val="aankruishokje"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
@@ -1859,50 +1920,59 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>centre de soins de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="35155B30" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
@@ -1994,53 +2064,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="50057215" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F5811BD" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40AD3635" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2087,53 +2167,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="6AF0A179" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BF67FDE" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A946B99" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2224,67 +2314,103 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>centre d’accueil de nuit</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’accueil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de nuit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="77681729" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="503C2E54" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:t>nom</w:t>
@@ -2357,53 +2483,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="636A2FA2" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F4D7E99" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AFE936B" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2450,53 +2586,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="1E1BD5AB" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BB249CB" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C5D8D3" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2587,67 +2733,85 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>résidence-service</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>résidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F946A0" w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="6AFCBF65" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="472FADC4" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:t>nom</w:t>
@@ -2720,53 +2884,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="56542747" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D477388" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="392833B3" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2813,53 +2987,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4C3D0CF2" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7573B30B" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00F946A0">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>logements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72A8AE8B" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2942,87 +3126,87 @@
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="1390"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="30"/>
         <w:gridCol w:w="282"/>
         <w:gridCol w:w="134"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="501"/>
         <w:gridCol w:w="66"/>
         <w:gridCol w:w="369"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="128"/>
         <w:gridCol w:w="410"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="2F7D9D1C" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="2F7D9D1C" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="0A7B1913" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Données relatives au gestionnaire de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="1E4E4B45" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="1E4E4B45" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0100FF49" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4B0FEE40" w14:textId="77777777" w:rsidTr="00264499">
@@ -3115,53 +3299,63 @@
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="710BEAFD" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D33E032" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F946A0" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A2CBAEE" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3209,51 +3403,59 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="07FFBDFC" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7142E464" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
-              <w:t>code postal et commune</w:t>
+              <w:t xml:space="preserve">code </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>postal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> et commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E40D387" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -3331,97 +3533,123 @@
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="18933CC5" w14:textId="77777777" w:rsidR="00770E11" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Validité de l’attestation</w:t>
-            </w:r>
+              <w:t>Validité</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>l’attestation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="638F0E68" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="4C3D162A" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A6F55D7" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="2652D7CB" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="2652D7CB" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8819CE" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
@@ -3460,74 +3688,85 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AE599F3" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00272F9D">
-              <w:t>l’ensemble de établissement</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t>l’ensemble</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00272F9D">
+              <w:t xml:space="preserve"> de établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="2CFA8017" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA066BF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
@@ -3538,50 +3777,56 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D92B28A" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3669,176 +3914,200 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="180F9E89" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2110AED3" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="33637918" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="33637918" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A41A4FE" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00180A01" w:rsidP="009070F4">
+          <w:p w14:paraId="2A41A4FE" w14:textId="1F5CC5AD" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00180A01" w:rsidP="009070F4">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
-              <w:t>La durée de validité d’une attestation de sécurité incendie B est initialement d’un an. L’attestation peut</w:t>
+              <w:t xml:space="preserve">La durée de validité d’une attestation de sécurité incendie B est initialement </w:t>
+            </w:r>
+            <w:r w:rsidR="003A1233">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>de 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidR="003A1233">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>. L’attestation peut</w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">être prolongée par le bourgmestre, mais la durée de validité totale ne peut pas excéder 8 ans. Elle expire de plein droit à l’issue de la durée de validité ou au moment de la délivrance d'une nouvelle attestation pour le même établissement. </w:t>
             </w:r>
             <w:r w:rsidR="009070F4" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">L'attestation expire également 6 mois après la réalisation de modifications significatives à l’établissement pouvant directement ou indirectement influencer la sécurité et avoir trait à l’implantation et aux voies d'accès pour le service d’incendie, aux issues de secours et aux dispositifs d’évacuation, aux espaces communs destinés aux </w:t>
             </w:r>
             <w:r w:rsidR="001C1FAA">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidR="009070F4" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>, aux chambres ou aux installations techniques.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="6F4343F7" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="6F4343F7" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A2958E0" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="6A5391B9" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="6A5391B9" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="02935C96" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Rapport de prévention incendie à joindre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="5FEB1F9F" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="5FEB1F9F" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="230A5EFF" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3937,57 +4206,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="28E646D5" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mois</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2538255C" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
@@ -4011,57 +4282,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="75FDF4F0" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>année</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AAA9612" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                     <w:format w:val="0000"/>
                   </w:textInput>
                 </w:ffData>
@@ -4093,135 +4366,141 @@
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D4C062E" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="71938601" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="71938601" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2A264E" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00272F9D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420C6BE2" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Joignez une copie du rapport de prévention incendie à la présente attestation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="71CB81CE" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="71CB81CE" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4388CA73" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4267,98 +4546,98 @@
       <w:tr w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w14:paraId="5950C6A7" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44645D01" w14:textId="77777777" w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w:rsidRDefault="00F96AC3" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w14:paraId="173FDA6C" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="00F96AC3" w:rsidRPr="003A1233" w14:paraId="173FDA6C" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:val="23"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AE1E5F7" w14:textId="77777777" w:rsidR="009070F4" w:rsidRPr="00272F9D" w:rsidRDefault="00F96AC3" w:rsidP="009070F4">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>L’établissement dispose d'un délai de maximum 6 mois après réception de cette attestation pour transmettre à la commune un plan échelonné</w:t>
             </w:r>
             <w:r w:rsidR="009070F4" w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>. Ce plan comprend au moins une description détaillée de la mesure dans laquelle il a été ou il sera remédié aux défauts constatés, avec, dans ce dernier cas, une mention du délai d'exécution et des moyens à utiliser. Le cas échéant, le gestionnaire mentionne pour quels défauts constatés il introduira une demande de dérogation aux normes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w14:paraId="4B5FE39B" w14:textId="77777777" w:rsidTr="00584A39">
+      <w:tr w:rsidR="00F96AC3" w:rsidRPr="003A1233" w14:paraId="4B5FE39B" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07AB22BA" w14:textId="77777777" w:rsidR="00F96AC3" w:rsidRPr="00272F9D" w:rsidRDefault="00F96AC3" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4404,51 +4683,51 @@
       <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="465AA900" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1192C34A" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="1BD05AF5" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="1BD05AF5" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F124AE8" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00770E11" w:rsidP="00770E11">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -5115,601 +5394,322 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26D574A2" w14:textId="77777777" w:rsidR="009847A8" w:rsidRPr="00272F9D" w:rsidRDefault="009847A8" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="1307A3DC" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="1307A3DC" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="17DCF74B" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F524EA" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>A qui devez-vous transmettre cette attestation ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="71C7879B" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="71C7879B" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2725D776" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00264499">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D8513F" w:rsidRPr="00272F9D" w14:paraId="33569A11" w14:textId="77777777" w:rsidTr="00264499">
+      <w:tr w:rsidR="00D8513F" w:rsidRPr="003A1233" w14:paraId="33569A11" w14:textId="77777777" w:rsidTr="00264499">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EAA38ED" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00F524EA" w:rsidP="00180A01">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272F9D">
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Transmettez cette attestation accompagnée du rapport de prévention incendie à Iriscare, ainsi qu’au gestionnaire de l’établissement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C6139F9" w14:textId="77777777" w:rsidR="00F00733" w:rsidRPr="00272F9D" w:rsidRDefault="00F00733" w:rsidP="00F00733">
+    <w:p w14:paraId="2ACBCF8B" w14:textId="77777777" w:rsidR="005F3B98" w:rsidRDefault="005F3B98" w:rsidP="00F00733">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78251BDE" w14:textId="77777777" w:rsidR="005F3B98" w:rsidRDefault="005F3B98" w:rsidP="00F00733">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A3B2AB" w14:textId="77777777" w:rsidR="005F3B98" w:rsidRDefault="005F3B98" w:rsidP="00F00733">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6139F9" w14:textId="42AB1DD1" w:rsidR="00F00733" w:rsidRPr="00272F9D" w:rsidRDefault="00F00733" w:rsidP="00F00733">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272F9D">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Informations légales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F9B6FC" w14:textId="77777777" w:rsidR="00F00733" w:rsidRPr="00272F9D" w:rsidRDefault="00F00733" w:rsidP="00F00733">
+    <w:p w14:paraId="12F1872E" w14:textId="2CCC1DC1" w:rsidR="00CE615A" w:rsidRPr="005F3B98" w:rsidRDefault="00F00733" w:rsidP="005F3B98">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00272F9D">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>La présente décision est susceptible de faire l’objet d’un recours en annulation, et, le cas échéant, en suspension, devant le Conseil d’État. La requête en annulation, et, le cas échéant, en suspension, datée et signée doit être adressée par lettre recommandée dans les 60 jours à dater du lendemain de l’envoi de la présente notification, au Conseil d’État (rue de la Science, 33, 1040 Bruxelles). La requête doit mentionner, outre les noms, qualité et sièges des parties requérante et adverse, l’objet du recours et un exposé des faits et moyens. Une copie de la décision contestée doit y être jointe. En cas de recours en suspension, la requête doit en outre contenir un exposé des faits de nature à établir le préjudice grave difficilement réparable que causerait l’exécution immédiate de la décision attaquée. Le cas échéant, un recours contre cette décision peut être introduit devant le juge judiciaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEDBDDB" w14:textId="77777777" w:rsidR="00D8513F" w:rsidRPr="00272F9D" w:rsidRDefault="00D8513F" w:rsidP="00D8513F">
-[...300 lines deleted...]
-    <w:sectPr w:rsidR="00CE615A" w:rsidRPr="009E5EF3" w:rsidSect="001C4379">
+    <w:sectPr w:rsidR="00CE615A" w:rsidRPr="005F3B98" w:rsidSect="001C4379">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63F63DF4" w14:textId="77777777" w:rsidR="00F27B28" w:rsidRDefault="00F27B28" w:rsidP="008E174D">
+    <w:p w14:paraId="5E481204" w14:textId="77777777" w:rsidR="00C66DC2" w:rsidRDefault="00C66DC2" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21B3E7BB" w14:textId="77777777" w:rsidR="00F27B28" w:rsidRDefault="00F27B28" w:rsidP="008E174D">
+    <w:p w14:paraId="1A0C3F7A" w14:textId="77777777" w:rsidR="00C66DC2" w:rsidRDefault="00C66DC2" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F81882" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="center" w:pos="9356"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FA50841" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -5765,70 +5765,70 @@
     <w:r w:rsidR="009847A8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="193A59FE" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D4C3F4C" w14:textId="77777777" w:rsidR="00F27B28" w:rsidRDefault="00F27B28" w:rsidP="008E174D">
+    <w:p w14:paraId="77FB7EE0" w14:textId="77777777" w:rsidR="00C66DC2" w:rsidRDefault="00C66DC2" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68CDA846" w14:textId="77777777" w:rsidR="00F27B28" w:rsidRDefault="00F27B28" w:rsidP="008E174D">
+    <w:p w14:paraId="44C534E5" w14:textId="77777777" w:rsidR="00C66DC2" w:rsidRDefault="00C66DC2" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6711,167 +6711,168 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1394966264">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2062094819">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="903639302">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="747308304">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="988510113">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="441920903">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1617519085">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1811822909">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1807966519">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1987391354">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="630981893">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1813672373">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1539274660">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="995914473">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1340809133">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="396057533">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1938097337">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1763717140">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="262223236">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1750076460">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="679165469">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1637711119">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1745101177">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="458299182">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="626549467">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="877160260">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="21562999">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="882256576">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1335954654">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1760784312">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="763767871">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1675106630">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="2061859645">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="55396822">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1096750399">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="2111929214">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1650596858">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -7083,50 +7084,51 @@
     <w:rsid w:val="00325E0D"/>
     <w:rsid w:val="003315DB"/>
     <w:rsid w:val="003347F1"/>
     <w:rsid w:val="00337366"/>
     <w:rsid w:val="00344002"/>
     <w:rsid w:val="00344078"/>
     <w:rsid w:val="00351BE7"/>
     <w:rsid w:val="003522D6"/>
     <w:rsid w:val="00355C6C"/>
     <w:rsid w:val="003571D2"/>
     <w:rsid w:val="003605B2"/>
     <w:rsid w:val="00360649"/>
     <w:rsid w:val="00363AF0"/>
     <w:rsid w:val="003640E8"/>
     <w:rsid w:val="0036446C"/>
     <w:rsid w:val="00365085"/>
     <w:rsid w:val="003660F1"/>
     <w:rsid w:val="00370240"/>
     <w:rsid w:val="00380E8D"/>
     <w:rsid w:val="003816C8"/>
     <w:rsid w:val="00382491"/>
     <w:rsid w:val="00384E9D"/>
     <w:rsid w:val="00386E54"/>
     <w:rsid w:val="00390326"/>
     <w:rsid w:val="003A11D3"/>
+    <w:rsid w:val="003A1233"/>
     <w:rsid w:val="003A2D06"/>
     <w:rsid w:val="003A4498"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003A6216"/>
     <w:rsid w:val="003B0490"/>
     <w:rsid w:val="003B1C28"/>
     <w:rsid w:val="003B1F13"/>
     <w:rsid w:val="003C55AE"/>
     <w:rsid w:val="003C65FD"/>
     <w:rsid w:val="003C75CA"/>
     <w:rsid w:val="003D114E"/>
     <w:rsid w:val="003E02FB"/>
     <w:rsid w:val="003E05E3"/>
     <w:rsid w:val="003E3EAF"/>
     <w:rsid w:val="003E4606"/>
     <w:rsid w:val="003E5458"/>
     <w:rsid w:val="003E59DC"/>
     <w:rsid w:val="003F2659"/>
     <w:rsid w:val="0040190E"/>
     <w:rsid w:val="00406A5D"/>
     <w:rsid w:val="00407FE0"/>
     <w:rsid w:val="00412E01"/>
     <w:rsid w:val="00417E3A"/>
     <w:rsid w:val="00420270"/>
     <w:rsid w:val="00422E30"/>
@@ -7237,50 +7239,51 @@
     <w:rsid w:val="005B3668"/>
     <w:rsid w:val="005B3EA8"/>
     <w:rsid w:val="005B44ED"/>
     <w:rsid w:val="005B58B3"/>
     <w:rsid w:val="005B6B85"/>
     <w:rsid w:val="005C1EF6"/>
     <w:rsid w:val="005C3256"/>
     <w:rsid w:val="005C353F"/>
     <w:rsid w:val="005C356F"/>
     <w:rsid w:val="005C3A90"/>
     <w:rsid w:val="005C540B"/>
     <w:rsid w:val="005D09E4"/>
     <w:rsid w:val="005D0E68"/>
     <w:rsid w:val="005D0FE7"/>
     <w:rsid w:val="005D5BA2"/>
     <w:rsid w:val="005D63B9"/>
     <w:rsid w:val="005D7ABC"/>
     <w:rsid w:val="005E0109"/>
     <w:rsid w:val="005E33AD"/>
     <w:rsid w:val="005E393D"/>
     <w:rsid w:val="005E3F7E"/>
     <w:rsid w:val="005E51B5"/>
     <w:rsid w:val="005E6535"/>
     <w:rsid w:val="005F1AEE"/>
     <w:rsid w:val="005F1F38"/>
+    <w:rsid w:val="005F3B98"/>
     <w:rsid w:val="005F6894"/>
     <w:rsid w:val="005F706A"/>
     <w:rsid w:val="00610E7C"/>
     <w:rsid w:val="0061253A"/>
     <w:rsid w:val="00612D11"/>
     <w:rsid w:val="006137BA"/>
     <w:rsid w:val="00614A17"/>
     <w:rsid w:val="0061675A"/>
     <w:rsid w:val="0062056D"/>
     <w:rsid w:val="006217C2"/>
     <w:rsid w:val="00621C38"/>
     <w:rsid w:val="00623E9C"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="00625341"/>
     <w:rsid w:val="00626578"/>
     <w:rsid w:val="006321A1"/>
     <w:rsid w:val="00632506"/>
     <w:rsid w:val="00635F3D"/>
     <w:rsid w:val="00637728"/>
     <w:rsid w:val="006404B0"/>
     <w:rsid w:val="006408C7"/>
     <w:rsid w:val="00641E14"/>
     <w:rsid w:val="00644BAB"/>
     <w:rsid w:val="0064611D"/>
     <w:rsid w:val="00650FA0"/>
@@ -7619,50 +7622,51 @@
     <w:rsid w:val="00BE5FC5"/>
     <w:rsid w:val="00BF0568"/>
     <w:rsid w:val="00BF6CD3"/>
     <w:rsid w:val="00C05DAA"/>
     <w:rsid w:val="00C069CF"/>
     <w:rsid w:val="00C06CD3"/>
     <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C11E16"/>
     <w:rsid w:val="00C13077"/>
     <w:rsid w:val="00C20192"/>
     <w:rsid w:val="00C2051A"/>
     <w:rsid w:val="00C20D2A"/>
     <w:rsid w:val="00C231E4"/>
     <w:rsid w:val="00C30EC3"/>
     <w:rsid w:val="00C33CA7"/>
     <w:rsid w:val="00C35359"/>
     <w:rsid w:val="00C37454"/>
     <w:rsid w:val="00C41CBF"/>
     <w:rsid w:val="00C42015"/>
     <w:rsid w:val="00C447B6"/>
     <w:rsid w:val="00C459A6"/>
     <w:rsid w:val="00C5247D"/>
     <w:rsid w:val="00C61D70"/>
     <w:rsid w:val="00C628B4"/>
     <w:rsid w:val="00C6434C"/>
+    <w:rsid w:val="00C66DC2"/>
     <w:rsid w:val="00C67233"/>
     <w:rsid w:val="00C676DD"/>
     <w:rsid w:val="00C72900"/>
     <w:rsid w:val="00C75DE1"/>
     <w:rsid w:val="00C76EE5"/>
     <w:rsid w:val="00C811A4"/>
     <w:rsid w:val="00C8151A"/>
     <w:rsid w:val="00C823AC"/>
     <w:rsid w:val="00C83439"/>
     <w:rsid w:val="00C83440"/>
     <w:rsid w:val="00C86148"/>
     <w:rsid w:val="00C86AE4"/>
     <w:rsid w:val="00C8770E"/>
     <w:rsid w:val="00C91532"/>
     <w:rsid w:val="00C94546"/>
     <w:rsid w:val="00CA07C4"/>
     <w:rsid w:val="00CA4C88"/>
     <w:rsid w:val="00CA4E6C"/>
     <w:rsid w:val="00CA770C"/>
     <w:rsid w:val="00CA7BBC"/>
     <w:rsid w:val="00CB0D57"/>
     <w:rsid w:val="00CB30EC"/>
     <w:rsid w:val="00CB3108"/>
     <w:rsid w:val="00CB3E00"/>
     <w:rsid w:val="00CC127D"/>
@@ -7729,50 +7733,51 @@
     <w:rsid w:val="00D710AD"/>
     <w:rsid w:val="00D72109"/>
     <w:rsid w:val="00D724AC"/>
     <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00D749B9"/>
     <w:rsid w:val="00D74A85"/>
     <w:rsid w:val="00D77A67"/>
     <w:rsid w:val="00D830A9"/>
     <w:rsid w:val="00D84A8F"/>
     <w:rsid w:val="00D8513F"/>
     <w:rsid w:val="00D8547D"/>
     <w:rsid w:val="00D95565"/>
     <w:rsid w:val="00D9622B"/>
     <w:rsid w:val="00DA64B5"/>
     <w:rsid w:val="00DA65C6"/>
     <w:rsid w:val="00DB0BA9"/>
     <w:rsid w:val="00DB10A4"/>
     <w:rsid w:val="00DB54F6"/>
     <w:rsid w:val="00DB73E6"/>
     <w:rsid w:val="00DC31AA"/>
     <w:rsid w:val="00DD1714"/>
     <w:rsid w:val="00DD4C6A"/>
     <w:rsid w:val="00DD7C60"/>
     <w:rsid w:val="00DE6075"/>
     <w:rsid w:val="00DF3DF9"/>
+    <w:rsid w:val="00DF64D2"/>
     <w:rsid w:val="00DF787F"/>
     <w:rsid w:val="00E0113D"/>
     <w:rsid w:val="00E0135A"/>
     <w:rsid w:val="00E02624"/>
     <w:rsid w:val="00E03B51"/>
     <w:rsid w:val="00E05D0A"/>
     <w:rsid w:val="00E0679C"/>
     <w:rsid w:val="00E1224C"/>
     <w:rsid w:val="00E12E2D"/>
     <w:rsid w:val="00E130F6"/>
     <w:rsid w:val="00E13F9F"/>
     <w:rsid w:val="00E218A0"/>
     <w:rsid w:val="00E22492"/>
     <w:rsid w:val="00E224B0"/>
     <w:rsid w:val="00E227FA"/>
     <w:rsid w:val="00E26383"/>
     <w:rsid w:val="00E26E1C"/>
     <w:rsid w:val="00E27018"/>
     <w:rsid w:val="00E35B30"/>
     <w:rsid w:val="00E407F5"/>
     <w:rsid w:val="00E40F84"/>
     <w:rsid w:val="00E437A0"/>
     <w:rsid w:val="00E45C1D"/>
     <w:rsid w:val="00E462BF"/>
     <w:rsid w:val="00E4642D"/>
@@ -7913,51 +7918,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58BC43C6"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{8141AED2-A3A5-449F-821A-FC2BAFA406F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8030,57 +8035,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9291,58 +9340,58 @@
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00464891"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9547,54 +9596,67 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A5915AD95C66D4DA87DFF3AF555BDAF" ma:contentTypeVersion="1" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="39e1ef5a9b81dc345fd73ffc4c154fbd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="e58823c3-9226-4bb7-a434-941750dd9581" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c933c5b0a94c43826bee38188868447e" ns1:_="">
     <xsd:import namespace="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:dossiernummer" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e58823c3-9226-4bb7-a434-941750dd9581" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="dossiernummer" ma:index="0" nillable="true" ma:displayName="dossiernummer" ma:description="het nummer dat een dossier krijgt vanuit het postregistratiesysteem = een uniek nummer" ma:internalName="dossiernummer">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -9678,126 +9740,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1390813-2C34-420D-A0EF-5500176B7E83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51139488-945B-48AC-9EF0-99F3068AA23B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51139488-945B-48AC-9EF0-99F3068AA23B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1390813-2C34-420D-A0EF-5500176B7E83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4794</Characters>
+  <Pages>3</Pages>
+  <Words>771</Words>
+  <Characters>4246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5654</CharactersWithSpaces>
+  <CharactersWithSpaces>5007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>