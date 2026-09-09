--- v0 (2025-10-14)
+++ v1 (2026-09-09)
@@ -7,197 +7,93 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="75A6FC02" w14:textId="77777777" w:rsidR="006F375F" w:rsidRPr="00445932" w:rsidRDefault="006F375F" w:rsidP="00A86045">
-[...102 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10263" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2685"/>
         <w:gridCol w:w="58"/>
         <w:gridCol w:w="2276"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="0C7B207D" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21EFED9B" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
+          <w:p w14:paraId="21EFED9B" w14:textId="010BD120" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="20CBDB14" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A9A1255" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="00ED0DC1">
@@ -233,138 +129,151 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aî</w:t>
             </w:r>
             <w:r w:rsidR="00EE4C79">
               <w:rPr>
                 <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>nés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33BE2630" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00A866CE" w:rsidP="0094454A">
+          <w:p w14:paraId="33BE2630" w14:textId="3D625925" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="007D6B2D" w:rsidP="0094454A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D19A7">
-[...2 lines deleted...]
-                <w:lang w:eastAsia="nl-BE"/>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F310759" wp14:editId="26F3C9DC">
-[...2 lines deleted...]
-                  <wp:docPr id="1" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50F7F7A6" wp14:editId="656524D3">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1861875</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-234094</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="1400810" cy="1019175"/>
+                  <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="819321483" name="Afbeelding 7"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Afbeelding 3" descr="\\Srv-fs01.cccggc.local\share\PUBLIC\Templates\Logo\Logo_CCCGGC\COCOM_3 coul_FR-NL.jpg"/>
+                          <pic:cNvPr id="0" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect t="-2951"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3057525" cy="571500"/>
+                            <a:ext cx="1400810" cy="1019175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:inline>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="6ADE7DFE" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47A0475C" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="6C7C8590" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="6C7C8590" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="749476DA" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
@@ -406,221 +315,221 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’établissement pour </w:t>
             </w:r>
             <w:r w:rsidR="00EE4C79">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> déclare que l’établissement répond aux normes de sécurité incendie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="6CF76938" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="6CF76938" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="001CD3D6" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Vraagintern"/>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="13F177C1" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="13F177C1" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A8C7730" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Besoin d’aide pour remplir cette attestation ? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C55F9B" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
+          <w:p w14:paraId="29C55F9B" w14:textId="1C0E98B6" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Envoyez un e-mail à </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="005A669E" w:rsidRPr="005A669E">
+              <w:r w:rsidR="007538C4" w:rsidRPr="00665A3C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:lang w:val="fr-BE"/>
                 </w:rPr>
-                <w:t>infra@vivalis.brussels</w:t>
+                <w:t>fire@iriscare.brussels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rStyle w:val="Nadruk"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="6135F785" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="6135F785" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="318BF4AA" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="4AE07F1D" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="4AE07F1D" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="6E659A61" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Données relatives à la commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="45012A3D" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="45012A3D" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21794963" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="7D360708" w14:textId="77777777" w:rsidTr="006E4C4D">
@@ -706,53 +615,63 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="30767A54" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CB8ADDA" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73F2460E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
@@ -794,52 +713,57 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="7E2850BF" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C3FAA14" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
-              <w:t>numéro de téléphone</w:t>
-            </w:r>
+              <w:t xml:space="preserve">numéro de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>téléphone</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="416C98A2" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
@@ -880,52 +804,57 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5A8B09A3" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BAE9DAE" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-              <w:t>adresse e-mail</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>adresse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7578" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24E40470" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
@@ -1120,60 +1049,78 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> maison de repos</w:t>
-            </w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maison de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>repos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="40EDC772" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5468F231" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:t>nom</w:t>
             </w:r>
@@ -1245,53 +1192,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="055D2533" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D0947D0" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6814E9E0" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1338,56 +1295,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="32763D73" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6168BB70" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="005A669E">
               <w:t>places</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09EBB472" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1478,59 +1442,103 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> centre d’accueil de jour</w:t>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>centre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>d’accueil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="21878A31" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E5B7904" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:t>nom</w:t>
@@ -1603,53 +1611,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="308046F3" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67CD2D0D" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45462EDA" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1696,53 +1714,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="179E3B05" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="442EA561" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C8B508E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -1770,51 +1798,51 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="500EC676" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="500EC676" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C4AE3B8" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="00ED0DC1">
             <w:pPr>
               <w:pStyle w:val="aankruishokje"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
@@ -1838,50 +1866,59 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> centre de soins de jour</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5F5336F0" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -1964,53 +2001,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="2F208BE1" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="166F7FD0" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E87143F" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2057,53 +2104,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="0F4B6D88" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EA30C29" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20163712" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2199,50 +2256,59 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> centre d’accueil de nuit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="10D15B16" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
@@ -2325,53 +2391,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="414C102D" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA01B6E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B492CE4" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2418,53 +2494,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="156184B2" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E15772D" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>places</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3889B13F" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2555,59 +2641,85 @@
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> résidence-service</w:t>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>résidence</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5917A1F7" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0034EEBC" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:t>nom</w:t>
@@ -2680,53 +2792,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="78F3A9B8" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AAD608D" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="685DFE5A" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2773,53 +2895,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3AA235B4" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36C2EEAE" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>nombre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>logements</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F4B6658" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2924,95 +3056,95 @@
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="4677"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5AEC1412" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="720C3F7A" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="584CEF0C" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="584CEF0C" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="2DCACDFB" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Données relatives au gestionnaire</w:t>
             </w:r>
             <w:r w:rsidR="001A2301" w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="10580F02" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="10580F02" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A7B8989" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="19BD2CC7" w14:textId="77777777" w:rsidTr="006E4C4D">
@@ -3105,53 +3237,63 @@
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="50511CD3" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="096B96D4" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>rue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve">, numéro et </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>boîte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F85EFE5" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -3199,51 +3341,59 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="16E208E1" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52CBB593" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
-              <w:t>code postal et commune</w:t>
+              <w:t xml:space="preserve">code </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>postal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> et commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7626" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C01A9F5" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -3319,82 +3469,98 @@
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3699EBF8" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="45ADC636" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Validité de l’attestation</w:t>
-            </w:r>
+              <w:t>Validité</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>l’attestation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3FD8747A" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49FE6794" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="10E84ED8" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="10E84ED8" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DF952BF" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="0004293C">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
@@ -3445,75 +3611,91 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24C10436" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445932">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>l’ensemble</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00445932">
+              <w:t>l’établissement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3963CA8E" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="507"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F3A8DA6" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
@@ -3523,50 +3705,56 @@
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3390" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6458FAEF" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="000164C1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3654,51 +3842,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00643760" w:rsidRPr="00445932" w14:paraId="773E3147" w14:textId="77777777" w:rsidTr="00584A39">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="445E7869" w14:textId="77777777" w:rsidR="00643760" w:rsidRPr="00445932" w:rsidRDefault="00643760" w:rsidP="00584A39">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="0CB7E713" w14:textId="77777777" w:rsidTr="00C53E42">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="0CB7E713" w14:textId="77777777" w:rsidTr="00C53E42">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27F56888" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="002551AD" w:rsidP="00445932">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
@@ -3710,126 +3898,126 @@
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> mois après la réalisation de modifications significatives à l’établissement pouvant directement ou indirectement influencer la sécurité et avoir trait à l’implantation et aux voies d'accès pour le service d’incendie, aux issues de secours et aux dispositifs d’évacuation, aux espaces communs destinés aux </w:t>
             </w:r>
             <w:r w:rsidR="00EE4C79">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>aînés</w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>, aux chambres ou aux installations techniques.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5C4A1573" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="5C4A1573" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06288A30" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3F00FB64" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="3F00FB64" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="2125B798" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="000164C1">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport </w:t>
             </w:r>
             <w:r w:rsidR="000164C1" w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>de prévention incendie</w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> à joindre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="09AF4F53" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="09AF4F53" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23B8F582" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -3928,57 +4116,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="222EB25F" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mois</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="747D9929" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="2"/>
                     <w:format w:val="00"/>
                   </w:textInput>
@@ -4002,57 +4192,59 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1169B202" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>année</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EDEB0CC" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
                     <w:maxLength w:val="4"/>
                     <w:format w:val="0000"/>
                   </w:textInput>
                 </w:ffData>
@@ -4084,147 +4276,153 @@
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6031532E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3CFCB6EA" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="3CFCB6EA" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4096C076" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Selectievakje3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00445932">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9753" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7262379F" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="000164C1">
             <w:pPr>
               <w:pStyle w:val="invulveld"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Joignez une copie du rapport </w:t>
             </w:r>
             <w:r w:rsidR="000164C1" w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>de prévention incendie</w:t>
             </w:r>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> à la présente attestation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="542360A5" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="542360A5" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4601F511" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4234,82 +4432,84 @@
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="5B493A4F" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="6C3F811E" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="1EC6829A" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="234EBD72" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="leeg"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="7E2B8A81" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="7E2B8A81" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="408D0CA9" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="00286D42">
             <w:pPr>
               <w:pStyle w:val="Verklaring"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Zwaar"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
@@ -4982,116 +5182,116 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0601100D" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="3A3E3781" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="3A3E3781" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           </w:tcPr>
           <w:p w14:paraId="090FB277" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="Kop1"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="29"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>A qui devez-vous transmettre cette attestation ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="6BBF76FD" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="6BBF76FD" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FE41325" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="00ED0DC1" w:rsidP="006E4C4D">
             <w:pPr>
               <w:pStyle w:val="nummersvragen"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:suppressOverlap w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="00445932" w14:paraId="04DB3F08" w14:textId="77777777" w:rsidTr="006E4C4D">
+      <w:tr w:rsidR="00ED0DC1" w:rsidRPr="007D6B2D" w14:paraId="04DB3F08" w14:textId="77777777" w:rsidTr="006E4C4D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10263" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B44AE30" w14:textId="77777777" w:rsidR="00ED0DC1" w:rsidRPr="00445932" w:rsidRDefault="0004293C" w:rsidP="002551AD">
             <w:pPr>
               <w:pStyle w:val="Aanwijzing"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00445932">
@@ -5168,448 +5368,164 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="780893E7" w14:textId="77777777" w:rsidR="00800CAE" w:rsidRPr="00445932" w:rsidRDefault="00800CAE" w:rsidP="00800CAE">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00445932">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Informations légales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1EED97" w14:textId="77777777" w:rsidR="00800CAE" w:rsidRPr="00445932" w:rsidRDefault="00800CAE" w:rsidP="00800CAE">
+    <w:p w14:paraId="2C22D423" w14:textId="07823E2B" w:rsidR="00CE615A" w:rsidRPr="007D6B2D" w:rsidRDefault="00800CAE" w:rsidP="007D6B2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00445932">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>La présente décision est susceptible de faire l’objet d’un recours en annulation, et, le cas échéant, en suspension, devant le Conseil d’État. La requête en annulation, et, le cas échéant, en suspension, datée et signée doit être adressée par lettre recommandée dans les 60 jours à dater du lendemain de l’envoi de la présente notification, au Conseil d’État (rue de la Science, 33, 1040 Bruxelles). La requête doit mentionner, outre les noms, qualité et sièges des parties requérante et adverse, l’objet du recours et un exposé des faits et moyens. Une copie de la décision contestée doit y être jointe. En cas de recours en suspension, la requête doit en outre contenir un exposé des faits de nature à établir le préjudice grave difficilement réparable que causerait l’exécution immédiate de la décision attaquée. Le cas échéant, un recours contre cette décision peut être introduit devant le juge judiciaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498DB09E" w14:textId="77777777" w:rsidR="00800CAE" w:rsidRPr="00445932" w:rsidRDefault="00800CAE" w:rsidP="00A86045">
-[...282 lines deleted...]
-    <w:sectPr w:rsidR="00CE615A" w:rsidRPr="006F375F" w:rsidSect="001C4379">
+    <w:sectPr w:rsidR="00CE615A" w:rsidRPr="007D6B2D" w:rsidSect="001C4379">
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="680" w:right="680" w:bottom="1814" w:left="851" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AEE304B" w14:textId="77777777" w:rsidR="00A866CE" w:rsidRDefault="00A866CE" w:rsidP="008E174D">
+    <w:p w14:paraId="71C30904" w14:textId="77777777" w:rsidR="007803D7" w:rsidRDefault="007803D7" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63525850" w14:textId="77777777" w:rsidR="00A866CE" w:rsidRDefault="00A866CE" w:rsidP="008E174D">
+    <w:p w14:paraId="7A460831" w14:textId="77777777" w:rsidR="007803D7" w:rsidRDefault="007803D7" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11842680" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRDefault="00AD22D9">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
       <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -5665,70 +5581,70 @@
     <w:r w:rsidR="00A37C34">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="15C5A603" w14:textId="77777777" w:rsidR="00AD22D9" w:rsidRPr="001C4379" w:rsidRDefault="00AD22D9" w:rsidP="001C4379">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7193BF4E" w14:textId="77777777" w:rsidR="00A866CE" w:rsidRDefault="00A866CE" w:rsidP="008E174D">
+    <w:p w14:paraId="7441B0D0" w14:textId="77777777" w:rsidR="007803D7" w:rsidRDefault="007803D7" w:rsidP="008E174D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EDBAB46" w14:textId="77777777" w:rsidR="00A866CE" w:rsidRDefault="00A866CE" w:rsidP="008E174D">
+    <w:p w14:paraId="1EB3849C" w14:textId="77777777" w:rsidR="007803D7" w:rsidRDefault="007803D7" w:rsidP="008E174D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73CE8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6611,170 +6527,171 @@
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="200634164">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="868226930">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="936325939">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1822428131">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1527601555">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1273392081">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2020696603">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="768547356">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1570454547">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="624504818">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="735666095">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="554849626">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="447117008">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1325935019">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2014793953">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1613827515">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1590892258">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1261061606">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="496847248">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="403189919">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="546450592">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1106196898">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1089159965">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1359551516">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="643780675">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="281154804">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="345642365">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="935598785">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="352732816">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1590191205">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1775783146">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1126311763">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1521621435">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1026174678">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1302155648">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="2041121989">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1262447533">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="321930325">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -7222,77 +7139,80 @@
     <w:rsid w:val="006E29BE"/>
     <w:rsid w:val="006E4C4D"/>
     <w:rsid w:val="006F375F"/>
     <w:rsid w:val="00700A82"/>
     <w:rsid w:val="0070145B"/>
     <w:rsid w:val="007044A7"/>
     <w:rsid w:val="007046B3"/>
     <w:rsid w:val="0070526E"/>
     <w:rsid w:val="00706B44"/>
     <w:rsid w:val="007076EB"/>
     <w:rsid w:val="00713930"/>
     <w:rsid w:val="007144AC"/>
     <w:rsid w:val="00715311"/>
     <w:rsid w:val="007160C9"/>
     <w:rsid w:val="00724657"/>
     <w:rsid w:val="007247AC"/>
     <w:rsid w:val="007255A9"/>
     <w:rsid w:val="0073380E"/>
     <w:rsid w:val="0073503E"/>
     <w:rsid w:val="00736648"/>
     <w:rsid w:val="00737FB2"/>
     <w:rsid w:val="007447BF"/>
     <w:rsid w:val="00752881"/>
     <w:rsid w:val="00753016"/>
     <w:rsid w:val="007534EC"/>
+    <w:rsid w:val="007538C4"/>
     <w:rsid w:val="007557D2"/>
     <w:rsid w:val="0076000B"/>
     <w:rsid w:val="0076022D"/>
     <w:rsid w:val="0076073D"/>
     <w:rsid w:val="00763AC5"/>
     <w:rsid w:val="00770A49"/>
     <w:rsid w:val="00771C2C"/>
     <w:rsid w:val="00771E52"/>
     <w:rsid w:val="00773F18"/>
+    <w:rsid w:val="007803D7"/>
     <w:rsid w:val="00780619"/>
     <w:rsid w:val="00781F63"/>
     <w:rsid w:val="00786BC8"/>
     <w:rsid w:val="00793ACB"/>
     <w:rsid w:val="007950E5"/>
     <w:rsid w:val="007A30C3"/>
     <w:rsid w:val="007A3EB4"/>
     <w:rsid w:val="007A5032"/>
     <w:rsid w:val="007B3243"/>
     <w:rsid w:val="007B5020"/>
     <w:rsid w:val="007B525C"/>
     <w:rsid w:val="007B5A0C"/>
     <w:rsid w:val="007B73F9"/>
     <w:rsid w:val="007D070B"/>
     <w:rsid w:val="007D2869"/>
     <w:rsid w:val="007D3046"/>
     <w:rsid w:val="007D36EA"/>
     <w:rsid w:val="007D58A4"/>
+    <w:rsid w:val="007D6B2D"/>
     <w:rsid w:val="007D7B5D"/>
     <w:rsid w:val="007E0435"/>
     <w:rsid w:val="007F0574"/>
     <w:rsid w:val="007F4219"/>
     <w:rsid w:val="007F5CE4"/>
     <w:rsid w:val="007F61F5"/>
     <w:rsid w:val="00800CAE"/>
     <w:rsid w:val="00814665"/>
     <w:rsid w:val="0081477A"/>
     <w:rsid w:val="00815F9E"/>
     <w:rsid w:val="0082494D"/>
     <w:rsid w:val="00824976"/>
     <w:rsid w:val="00825D0C"/>
     <w:rsid w:val="0082645C"/>
     <w:rsid w:val="00826920"/>
     <w:rsid w:val="00827E4D"/>
     <w:rsid w:val="00827E84"/>
     <w:rsid w:val="0083427C"/>
     <w:rsid w:val="0084129A"/>
     <w:rsid w:val="00843616"/>
     <w:rsid w:val="008438C8"/>
     <w:rsid w:val="00844B16"/>
     <w:rsid w:val="00845AB1"/>
     <w:rsid w:val="00846219"/>
     <w:rsid w:val="00846FB4"/>
@@ -7398,50 +7318,51 @@
     <w:rsid w:val="009F7700"/>
     <w:rsid w:val="00A026DC"/>
     <w:rsid w:val="00A02810"/>
     <w:rsid w:val="00A02C4A"/>
     <w:rsid w:val="00A0358E"/>
     <w:rsid w:val="00A03D0D"/>
     <w:rsid w:val="00A069A9"/>
     <w:rsid w:val="00A1478B"/>
     <w:rsid w:val="00A17D34"/>
     <w:rsid w:val="00A208ED"/>
     <w:rsid w:val="00A22F7E"/>
     <w:rsid w:val="00A26786"/>
     <w:rsid w:val="00A32541"/>
     <w:rsid w:val="00A33265"/>
     <w:rsid w:val="00A35214"/>
     <w:rsid w:val="00A35578"/>
     <w:rsid w:val="00A37C34"/>
     <w:rsid w:val="00A44360"/>
     <w:rsid w:val="00A504D1"/>
     <w:rsid w:val="00A54894"/>
     <w:rsid w:val="00A557E3"/>
     <w:rsid w:val="00A56961"/>
     <w:rsid w:val="00A57232"/>
     <w:rsid w:val="00A57F91"/>
     <w:rsid w:val="00A60184"/>
+    <w:rsid w:val="00A63794"/>
     <w:rsid w:val="00A64787"/>
     <w:rsid w:val="00A67655"/>
     <w:rsid w:val="00A76FCD"/>
     <w:rsid w:val="00A77C51"/>
     <w:rsid w:val="00A837C9"/>
     <w:rsid w:val="00A84E6F"/>
     <w:rsid w:val="00A86045"/>
     <w:rsid w:val="00A866CE"/>
     <w:rsid w:val="00A91815"/>
     <w:rsid w:val="00A933E2"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00A96A12"/>
     <w:rsid w:val="00A96C92"/>
     <w:rsid w:val="00AA6DB2"/>
     <w:rsid w:val="00AA7633"/>
     <w:rsid w:val="00AB3DF7"/>
     <w:rsid w:val="00AB431A"/>
     <w:rsid w:val="00AB49DC"/>
     <w:rsid w:val="00AB4B20"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC24C9"/>
     <w:rsid w:val="00AC4CF6"/>
     <w:rsid w:val="00AC7EB3"/>
     <w:rsid w:val="00AD0911"/>
     <w:rsid w:val="00AD1A37"/>
@@ -7813,51 +7734,51 @@
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B36ABB8"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{AFED1942-B4AD-4F19-A2EF-D47A526B91CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="nl-BE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7930,57 +7851,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -9191,58 +9156,58 @@
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A669E"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:infra@vivalis.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fire@iriscare.brussels" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Spillekr\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\WBA55KF8\140825_Formulierensjabloon.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VO_algemeen">
   <a:themeElements>
     <a:clrScheme name="Vlaamse overheid algemeen">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9575,129 +9540,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <dossiernummer xmlns="e58823c3-9226-4bb7-a434-941750dd9581" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C3DA329-DCBE-42EB-A16D-AA75106E9A37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7BEDA3-1F38-4C00-A58A-57393D0953DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88C14BC4-15A7-4CFF-ACAE-8A3754AEF5C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F6509F7-9F85-4CA2-B6AB-35A7B0A5A8B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7BEDA3-1F38-4C00-A58A-57393D0953DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e58823c3-9226-4bb7-a434-941750dd9581"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>140825_Formulierensjabloon.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4131</Characters>
+  <Pages>3</Pages>
+  <Words>651</Words>
+  <Characters>3581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4873</CharactersWithSpaces>
+  <CharactersWithSpaces>4224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dienst Taaladvies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A5915AD95C66D4DA87DFF3AF555BDAF</vt:lpwstr>